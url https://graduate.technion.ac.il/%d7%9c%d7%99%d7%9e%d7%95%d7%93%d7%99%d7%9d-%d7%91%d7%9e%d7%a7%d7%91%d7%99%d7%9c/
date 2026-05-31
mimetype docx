--- v0 (2026-04-20)
+++ v1 (2026-05-31)
@@ -66,75 +66,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="562313CE" w14:textId="77777777" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="007E49B2" w:rsidP="00CC020F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A71416">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">לתשומת </w:t>
-[...23 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>לתשומת לבך:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABB9C02" w14:textId="77777777" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="007E49B2" w:rsidP="007E49B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-483"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A71416">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t>יש להגיש בקשה זו במקביל להגשת המועמדות ללימודים באתר בית הספר לתארים מתקדמים. את הבקשה יש לצרף לערכת הרישום.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5CB352" w14:textId="6B0A8DE3" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="007E49B2" w:rsidP="007E49B2">
       <w:pPr>
         <w:numPr>
@@ -682,51 +658,51 @@
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> בת</w:t>
       </w:r>
       <w:r w:rsidR="00AA5930" w:rsidRPr="00A71416">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t>ו</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71416">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">כנית לימודים מיוחדת (כגון: ברקים; פסגות מדעי המחשב; סילון וכו'): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC7D20A" w14:textId="4C00690C" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="007E49B2">
+    <w:p w14:paraId="46D48F0B" w14:textId="77777777" w:rsidR="00AD434B" w:rsidRDefault="00C81EFD" w:rsidP="007E49B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-483"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="688413424"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -834,51 +810,125 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AA5930" w:rsidRPr="00A71416">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorBidi" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AA5930" w:rsidRPr="00A71416">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E49B2" w:rsidRPr="00A71416">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">לא    </w:t>
+        <w:t>לא</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC7D20A" w14:textId="37644ED2" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00AD434B" w:rsidP="007E49B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-483"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD434B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>עבור עתודאיות/ים בלבד</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">- נא לציין תאריך גיוס משוער: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:id w:val="-511072162"/>
+          <w:placeholder>
+            <w:docPart w:val="BA9CF2F1796748E29B6F2EC04F6F2D48"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00A71416">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E49B2" w:rsidRPr="00A71416">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D19550" w14:textId="77777777" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="007E49B2" w:rsidP="007E49B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-483"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B59E312" w14:textId="77777777" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="007E49B2" w:rsidP="007E49B2">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-483"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
@@ -999,67 +1049,51 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="335FBEA4" w14:textId="1A5993FD" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="007E49B2" w:rsidP="007E49B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-483"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A71416">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">אגיש בקשה לקבלת מלגה </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> במנות</w:t>
+        <w:t>אגיש בקשה לקבלת מלגה פקולטית במנות</w:t>
       </w:r>
       <w:r w:rsidR="00AA5930" w:rsidRPr="00A71416">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="1656105700"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1834,1027 +1868,1027 @@
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A71416">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>סמסטר לימוד</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E49B2" w:rsidRPr="00A71416" w14:paraId="20B14AD4" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2C42D3" w14:textId="21D4C068" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="007E49B2">
+          <w:p w14:paraId="1E2C42D3" w14:textId="21D4C068" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="007E49B2">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-933129836"/>
                 <w:placeholder>
                   <w:docPart w:val="A09B707F5A7141FE819128B75D91FAB6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230C5BDD" w14:textId="4ED38215" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="007E49B2">
+          <w:p w14:paraId="230C5BDD" w14:textId="4ED38215" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="007E49B2">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1714695597"/>
                 <w:placeholder>
                   <w:docPart w:val="C0A2E4A91306465FA7DA5F718313D732"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2D0481" w14:textId="1531384A" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="007E49B2">
+          <w:p w14:paraId="2C2D0481" w14:textId="1531384A" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="007E49B2">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-908539176"/>
                 <w:placeholder>
                   <w:docPart w:val="10B6C91F1D0B419680FE55D5916EC481"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56128CD2" w14:textId="7FDC851B" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="007E49B2">
+          <w:p w14:paraId="56128CD2" w14:textId="7FDC851B" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="007E49B2">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1028219859"/>
                 <w:placeholder>
                   <w:docPart w:val="54CA7C61EA1841CD9C0F90F9606BEFDD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E49B2" w:rsidRPr="00A71416" w14:paraId="4BAFFEB9" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C906821" w14:textId="0B5260F3" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="007E49B2">
+          <w:p w14:paraId="4C906821" w14:textId="0B5260F3" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="007E49B2">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-122310985"/>
                 <w:placeholder>
                   <w:docPart w:val="CD40326660B44D24BE5745FC84C2C1A6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF78DE8" w14:textId="42941E33" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="007E49B2">
+          <w:p w14:paraId="5AF78DE8" w14:textId="42941E33" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="007E49B2">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="2013325244"/>
                 <w:placeholder>
                   <w:docPart w:val="5BCEF6B50BB24DDF91FF43EC0F10E0D3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="660BE7E7" w14:textId="4F4FB1A3" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="007E49B2">
+          <w:p w14:paraId="660BE7E7" w14:textId="4F4FB1A3" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="007E49B2">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1031080459"/>
                 <w:placeholder>
                   <w:docPart w:val="20A6BDCC8DEB44A0BD136283FD15A854"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71CC74F6" w14:textId="003743C9" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="007E49B2">
+          <w:p w14:paraId="71CC74F6" w14:textId="003743C9" w:rsidR="007E49B2" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="007E49B2">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="922763560"/>
                 <w:placeholder>
                   <w:docPart w:val="3845E8A516B046048672A6CBCF72876F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7591B" w:rsidRPr="00A71416" w14:paraId="1B238A18" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39CBD4B3" w14:textId="3500D906" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="39CBD4B3" w14:textId="3500D906" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1743553978"/>
                 <w:placeholder>
                   <w:docPart w:val="81FEDE9F13A242F09DB14378C3DB1DF7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BABBA88" w14:textId="1B92F1F5" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="5BABBA88" w14:textId="1B92F1F5" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1851866642"/>
                 <w:placeholder>
                   <w:docPart w:val="EBBDD0E12BD546389BE6F9D87ECFF44D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="661FD5A3" w14:textId="1DC1B1C4" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="661FD5A3" w14:textId="1DC1B1C4" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="627356355"/>
                 <w:placeholder>
                   <w:docPart w:val="BD028B5177954ACE8C97CF22DCF86472"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E53AD12" w14:textId="5C105491" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="6E53AD12" w14:textId="5C105491" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1302503819"/>
                 <w:placeholder>
                   <w:docPart w:val="8C9F34BA40594D5883ED8456A5B3BBB8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7591B" w:rsidRPr="00A71416" w14:paraId="1EDEF355" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D758C9E" w14:textId="293210CE" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="3D758C9E" w14:textId="293210CE" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1129712965"/>
                 <w:placeholder>
                   <w:docPart w:val="9DDEAB3E2A094A02B0B88AE10CADF4E5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61A05154" w14:textId="1BC59E2D" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="61A05154" w14:textId="1BC59E2D" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1463721604"/>
                 <w:placeholder>
                   <w:docPart w:val="37FD5621431447F69B5B4FCFF58534AD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5CEBBD" w14:textId="230925B5" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="5E5CEBBD" w14:textId="230925B5" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="984273492"/>
                 <w:placeholder>
                   <w:docPart w:val="531C59918AC144B8AC26AADB0956E181"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCCA4E7" w14:textId="1BA6CD02" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="2DCCA4E7" w14:textId="1BA6CD02" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-784575572"/>
                 <w:placeholder>
                   <w:docPart w:val="91D865578174487AB66B0D5F5CC98E25"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7591B" w:rsidRPr="00A71416" w14:paraId="4C1F1C1B" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A29CD4E" w14:textId="42061C4C" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="6A29CD4E" w14:textId="42061C4C" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1023625788"/>
                 <w:placeholder>
                   <w:docPart w:val="2A224B60C55E44EE91E6414A555F4DC1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B629D6" w14:textId="65DCC042" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="60B629D6" w14:textId="65DCC042" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-211502647"/>
                 <w:placeholder>
                   <w:docPart w:val="3FF2473196F340C8B30A919219880BEE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="476FE44A" w14:textId="50057A69" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="476FE44A" w14:textId="50057A69" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-445005254"/>
                 <w:placeholder>
                   <w:docPart w:val="880B015F684A415FA2289973B641FCD2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A95B3CA" w14:textId="66A1E14C" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="2A95B3CA" w14:textId="66A1E14C" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1897931512"/>
                 <w:placeholder>
                   <w:docPart w:val="CB2CA70D2B45475C9308F637E1A899C8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7591B" w:rsidRPr="00A71416" w14:paraId="7C14EB67" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60861BD6" w14:textId="7609A3C7" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="60861BD6" w14:textId="7609A3C7" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="177088226"/>
                 <w:placeholder>
                   <w:docPart w:val="D17C5E33C3CA478F934EF31A88602D87"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13E6CD64" w14:textId="70B5C3C2" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="13E6CD64" w14:textId="70B5C3C2" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1096394334"/>
                 <w:placeholder>
                   <w:docPart w:val="3B9020CA52034D3B9D6D64E004FB54FE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18623758" w14:textId="0DF7181A" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="18623758" w14:textId="0DF7181A" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1976562068"/>
                 <w:placeholder>
                   <w:docPart w:val="53CD85E0B41840B89A6C2B5D89B8EABA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF1DF6C" w14:textId="431D1962" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="0AF1DF6C" w14:textId="431D1962" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1140184923"/>
                 <w:placeholder>
                   <w:docPart w:val="69A8648B1F71490395A1B15C6DF2898F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
@@ -3094,1027 +3128,1027 @@
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A71416">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>סמסטר לימוד</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7591B" w:rsidRPr="00A71416" w14:paraId="111982C5" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36F848F5" w14:textId="36BF3203" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="36F848F5" w14:textId="36BF3203" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1064837791"/>
                 <w:placeholder>
                   <w:docPart w:val="E6BF35BB68E74F79A7723768F530EB8C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E13BCE3" w14:textId="0F648C79" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="6E13BCE3" w14:textId="0F648C79" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1922216282"/>
                 <w:placeholder>
                   <w:docPart w:val="07CA651F65524D25BA3217CE95E8A2E3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06424129" w14:textId="6888815C" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="06424129" w14:textId="6888815C" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-645746645"/>
                 <w:placeholder>
                   <w:docPart w:val="F9DB9C6167294D20A40E85D91DCBE357"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36CA7C90" w14:textId="0326C7DB" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="36CA7C90" w14:textId="0326C7DB" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-2122905661"/>
                 <w:placeholder>
                   <w:docPart w:val="1DFC84305CC744EF99F74BA3578FCDDE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7591B" w:rsidRPr="00A71416" w14:paraId="5B18D45A" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABA8CF8" w14:textId="4A5F1633" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="1ABA8CF8" w14:textId="4A5F1633" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1282992333"/>
                 <w:placeholder>
                   <w:docPart w:val="58A4EDE790FA49A19BFB0225FFFFF3A0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01BED1ED" w14:textId="5A9EE8D0" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="01BED1ED" w14:textId="5A9EE8D0" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="646714950"/>
                 <w:placeholder>
                   <w:docPart w:val="E9026A3D67224E6A8A9136EE52B4D83E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10881DAF" w14:textId="1D76FAA8" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="10881DAF" w14:textId="1D76FAA8" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-2050138065"/>
                 <w:placeholder>
                   <w:docPart w:val="9E327CDB3EFC4955AC73D2B8F6E3FE34"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50E778F9" w14:textId="2B363C19" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="50E778F9" w14:textId="2B363C19" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-311496819"/>
                 <w:placeholder>
                   <w:docPart w:val="183EE108CB7247E39D56E0FF5FD83AD3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7591B" w:rsidRPr="00A71416" w14:paraId="65E4A1D0" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6297701D" w14:textId="2B787D26" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="6297701D" w14:textId="2B787D26" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1341816982"/>
                 <w:placeholder>
                   <w:docPart w:val="E0036456C6584349BED99981A7DBD571"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66B4E632" w14:textId="2C71A1BD" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="66B4E632" w14:textId="2C71A1BD" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="707763549"/>
                 <w:placeholder>
                   <w:docPart w:val="685568FAE384460CAA5A3DFB26E54B20"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44EFE7F4" w14:textId="5611A116" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="44EFE7F4" w14:textId="5611A116" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1063834032"/>
                 <w:placeholder>
                   <w:docPart w:val="EADB1A79675048C49BFF77DDFDF5EBC4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42A242AC" w14:textId="5042C7C2" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="42A242AC" w14:textId="5042C7C2" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1304997753"/>
                 <w:placeholder>
                   <w:docPart w:val="CD3990C48AF64B3B9FAD24CC295BED98"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7591B" w:rsidRPr="00A71416" w14:paraId="52AFEA7D" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F20A6E5" w14:textId="0E8253F0" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="0F20A6E5" w14:textId="0E8253F0" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-2084210807"/>
                 <w:placeholder>
                   <w:docPart w:val="DD043CE49D5C4B9C89B6D75677467847"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72AF5C1B" w14:textId="32C00A62" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="72AF5C1B" w14:textId="32C00A62" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-807549733"/>
                 <w:placeholder>
                   <w:docPart w:val="DF907FC6A18E4C9CA6BC133E733E0EA3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6D6B7F" w14:textId="6C3CAE92" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="4C6D6B7F" w14:textId="6C3CAE92" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="257959042"/>
                 <w:placeholder>
                   <w:docPart w:val="6A1C5F01B622458781B84D53DF6E156F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC1D25D" w14:textId="37AD2019" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="1CC1D25D" w14:textId="37AD2019" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-587617390"/>
                 <w:placeholder>
                   <w:docPart w:val="D81E10A5E23F42F6A3CDFE1416002AF0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001A51A1" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7591B" w:rsidRPr="00A71416" w14:paraId="6C3A247E" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C399CC" w14:textId="057071CB" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="41C399CC" w14:textId="057071CB" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="698292918"/>
                 <w:placeholder>
                   <w:docPart w:val="9C8DAE0978DD49C695120CAD76A020FF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07EFFF87" w14:textId="2E32624C" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="07EFFF87" w14:textId="2E32624C" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="998705607"/>
                 <w:placeholder>
                   <w:docPart w:val="52C8953E7EDB46B6902A487AB2B6045A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2A9E69" w14:textId="027D3EEA" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="1D2A9E69" w14:textId="027D3EEA" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1302963474"/>
                 <w:placeholder>
                   <w:docPart w:val="40DBEB6F1D864177A7522C6AEA8AC280"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="070BD6BF" w14:textId="0086FC34" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="070BD6BF" w14:textId="0086FC34" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="386083117"/>
                 <w:placeholder>
                   <w:docPart w:val="A808BC30E4FD46A797CDF37E44D4A812"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F7591B" w:rsidRPr="00A71416" w14:paraId="5F6416E8" w14:textId="77777777" w:rsidTr="00F7591B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D96DE14" w14:textId="6E4DA0DF" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="0D96DE14" w14:textId="6E4DA0DF" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-152680312"/>
                 <w:placeholder>
                   <w:docPart w:val="405EDDCCCB894703B72D48F2DCDF193E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD252BF" w14:textId="03AFE863" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="6FD252BF" w14:textId="03AFE863" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-2020069327"/>
                 <w:placeholder>
                   <w:docPart w:val="370B173816D943E89479FBAD47C9CD4D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72BD4D0A" w14:textId="1418FB0A" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="72BD4D0A" w14:textId="1418FB0A" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="250008387"/>
                 <w:placeholder>
                   <w:docPart w:val="10067B79AC8541A0A416CB40F68186C5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="634168F3" w14:textId="09FD576F" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00A54035" w:rsidP="00F7591B">
+          <w:p w14:paraId="634168F3" w14:textId="09FD576F" w:rsidR="00F7591B" w:rsidRPr="00A71416" w:rsidRDefault="00C81EFD" w:rsidP="00F7591B">
             <w:pPr>
               <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1650204203"/>
                 <w:placeholder>
                   <w:docPart w:val="31A68369F12A4EB3A02E93E2739E51C7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F7591B" w:rsidRPr="00A71416">
@@ -4467,61 +4501,61 @@
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00A73D63" w:rsidRPr="00CC020F" w:rsidSect="008B06F0">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2269" w:right="1558" w:bottom="1843" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6758D02A" w14:textId="77777777" w:rsidR="00A54035" w:rsidRDefault="00A54035" w:rsidP="0055655F">
+    <w:p w14:paraId="557859DB" w14:textId="77777777" w:rsidR="00C81EFD" w:rsidRDefault="00C81EFD" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F86497A" w14:textId="77777777" w:rsidR="00A54035" w:rsidRDefault="00A54035" w:rsidP="0055655F">
+    <w:p w14:paraId="208700DD" w14:textId="77777777" w:rsidR="00C81EFD" w:rsidRDefault="00C81EFD" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4999,51 +5033,51 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3CB504AE" id="Straight Connector 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-5.5pt" to="0,58.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9UFEbzAEAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IM2IgFyznEcC5F&#10;GyTpB9DU0iLAF0jWkv8+S0qWg7Qo0KIXSlzu7M4Ml9v7QStyBh+kNQ2tFiUlYLhtpTk19Mfr4csd&#10;JSEy0zJlDTT0AoHe7z5/2vauhqXtrGrBEyxiQt27hnYxurooAu9As7CwDgweCus1i7j1p6L1rMfq&#10;WhXLslwXvfWt85ZDCBjdj4d0l+sLATx+FyJAJKqhyC3m1ef1mNZit2X1yTPXST7RYP/AQjNpsOlc&#10;as8iIz+9/KWUltzbYEVccKsLK4TkkDWgmqr8oOalYw6yFjQnuNmm8P/K8m/nB/Pk0YbehTq4J59U&#10;DMLr9EV+ZMhmXWazYIiEj0GO0btys16uko/FDed8iI9gNUk/DVXSJBmsZuevIY6p15QUVob0ODyb&#10;clXmtGCVbA9SqXQY/On4oDw5M7zC/WpzKA9jLeU6NkZXZbVZTxSm9EznXR0kpwwGbyrzX7woGBk8&#10;gyCyRV3VSCENIMx9GedgYjX1UAazE0wgxxk4cf8TcMpPUMjD+TfgGZE7WxNnsJbG+t/RjsOVshjz&#10;rw6MupMFR9te8v1na3DKsnPTi0hj/H6f4bd3u3sDAAD//wMAUEsDBBQABgAIAAAAIQBy7Z/J2wAA&#10;AAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EJviaxAQ+JaDiU0UNpC8/cAirWx&#10;Ta2VsZRYfftuT+1l2WWG2W+KdXKduOEQWk8a1CwDgVR521Kt4XTcTpcgQjRkTecJNXxjgHU5uStM&#10;bv1Ie7wdYi04hEJuNDQx9rmUoWrQmTDzPRJrFz84E/kcamkHM3K46+Q8yxbSmZb4Q2N63DRYfR2u&#10;TsPus1290vKyfU/7t3k4pY+XUQWtH+7T8xOIiCn+meEXn9GhZKazv5INotPARaKGqVK8sMzzzCa1&#10;eARZFvI/ffkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfVBRG8wBAAD/AwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcu2fydsAAAAFAQAADwAA&#10;AAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#d59f0f" strokeweight="1.5pt">
+            <v:line w14:anchorId="4B483011" id="Straight Connector 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-5.5pt" to="0,58.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9UFEbzAEAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IM2IgFyznEcC5F&#10;GyTpB9DU0iLAF0jWkv8+S0qWg7Qo0KIXSlzu7M4Ml9v7QStyBh+kNQ2tFiUlYLhtpTk19Mfr4csd&#10;JSEy0zJlDTT0AoHe7z5/2vauhqXtrGrBEyxiQt27hnYxurooAu9As7CwDgweCus1i7j1p6L1rMfq&#10;WhXLslwXvfWt85ZDCBjdj4d0l+sLATx+FyJAJKqhyC3m1ef1mNZit2X1yTPXST7RYP/AQjNpsOlc&#10;as8iIz+9/KWUltzbYEVccKsLK4TkkDWgmqr8oOalYw6yFjQnuNmm8P/K8m/nB/Pk0YbehTq4J59U&#10;DMLr9EV+ZMhmXWazYIiEj0GO0btys16uko/FDed8iI9gNUk/DVXSJBmsZuevIY6p15QUVob0ODyb&#10;clXmtGCVbA9SqXQY/On4oDw5M7zC/WpzKA9jLeU6NkZXZbVZTxSm9EznXR0kpwwGbyrzX7woGBk8&#10;gyCyRV3VSCENIMx9GedgYjX1UAazE0wgxxk4cf8TcMpPUMjD+TfgGZE7WxNnsJbG+t/RjsOVshjz&#10;rw6MupMFR9te8v1na3DKsnPTi0hj/H6f4bd3u3sDAAD//wMAUEsDBBQABgAIAAAAIQBy7Z/J2wAA&#10;AAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EJviaxAQ+JaDiU0UNpC8/cAirWx&#10;Ta2VsZRYfftuT+1l2WWG2W+KdXKduOEQWk8a1CwDgVR521Kt4XTcTpcgQjRkTecJNXxjgHU5uStM&#10;bv1Ie7wdYi04hEJuNDQx9rmUoWrQmTDzPRJrFz84E/kcamkHM3K46+Q8yxbSmZb4Q2N63DRYfR2u&#10;TsPus1290vKyfU/7t3k4pY+XUQWtH+7T8xOIiCn+meEXn9GhZKazv5INotPARaKGqVK8sMzzzCa1&#10;eARZFvI/ffkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfVBRG8wBAAD/AwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcu2fydsAAAAFAQAADwAA&#10;AAAAAAAAAAAAAAAmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#d59f0f" strokeweight="1.5pt">
               <v:stroke opacity="32896f" joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E75A46">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:color w:val="002147"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7531894B" wp14:editId="3C7C8C81">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>3632200</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-31750</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2505075" cy="646430"/>
@@ -5233,61 +5267,61 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="1"/>
   <w:bookmarkEnd w:id="2"/>
   <w:bookmarkEnd w:id="3"/>
   <w:bookmarkEnd w:id="4"/>
   <w:p w14:paraId="79628336" w14:textId="081F2A78" w:rsidR="0059468B" w:rsidRDefault="0059468B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74A80A0C" w14:textId="77777777" w:rsidR="00A54035" w:rsidRDefault="00A54035" w:rsidP="0055655F">
+    <w:p w14:paraId="0A28C936" w14:textId="77777777" w:rsidR="00C81EFD" w:rsidRDefault="00C81EFD" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D72EF33" w14:textId="77777777" w:rsidR="00A54035" w:rsidRDefault="00A54035" w:rsidP="0055655F">
+    <w:p w14:paraId="15EE7199" w14:textId="77777777" w:rsidR="00C81EFD" w:rsidRDefault="00C81EFD" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B249C48" w14:textId="4AE9E64D" w:rsidR="0055655F" w:rsidRPr="00E46AF6" w:rsidRDefault="0059468B" w:rsidP="00284391">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi w:val="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -7419,108 +7453,110 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1555123828">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1633900981">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1963228747">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZjAV9KYOloAmxyr6f/LV1dFHzJH4nzpH4JAF0PrPl9MP92LQ21VutEWem9Ln/vKwat2JK9ENxRO5AT3lKyDi+w==" w:salt="Tg6NQp8c959NHy5CJBT0yQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0PoSppoweHRr7PhPzE3PsQThxwb+/RZ4BCOAXRBgEkkaKd/2NF4b/reQaAR/PHGv/zhvPFHRsJpvMDTABfU40w==" w:salt="eGSRyZUm1meAaj/lNSRPMA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D1AB7"/>
     <w:rsid w:val="00000387"/>
     <w:rsid w:val="000069CE"/>
+    <w:rsid w:val="00021765"/>
     <w:rsid w:val="00044350"/>
     <w:rsid w:val="000647D5"/>
     <w:rsid w:val="0009229C"/>
     <w:rsid w:val="000A3E85"/>
     <w:rsid w:val="00100F57"/>
     <w:rsid w:val="0010183F"/>
     <w:rsid w:val="0012688F"/>
     <w:rsid w:val="0013358A"/>
     <w:rsid w:val="00137D69"/>
     <w:rsid w:val="00180496"/>
     <w:rsid w:val="00181E45"/>
     <w:rsid w:val="00191ABB"/>
     <w:rsid w:val="0019314A"/>
     <w:rsid w:val="001A51A1"/>
     <w:rsid w:val="001C3DE6"/>
     <w:rsid w:val="001C7E0A"/>
     <w:rsid w:val="001D5356"/>
     <w:rsid w:val="001D5518"/>
     <w:rsid w:val="001E0535"/>
     <w:rsid w:val="0020607E"/>
     <w:rsid w:val="002754DA"/>
     <w:rsid w:val="00284391"/>
     <w:rsid w:val="0028618E"/>
     <w:rsid w:val="002D4E36"/>
     <w:rsid w:val="002D5CEE"/>
     <w:rsid w:val="002E3961"/>
     <w:rsid w:val="003141BD"/>
     <w:rsid w:val="003248E7"/>
     <w:rsid w:val="00357822"/>
     <w:rsid w:val="00380C9C"/>
+    <w:rsid w:val="00385D62"/>
     <w:rsid w:val="00385E33"/>
     <w:rsid w:val="00396117"/>
     <w:rsid w:val="00397720"/>
     <w:rsid w:val="003A6D2F"/>
     <w:rsid w:val="003D1AB7"/>
     <w:rsid w:val="003F2DF7"/>
     <w:rsid w:val="003F523E"/>
     <w:rsid w:val="00451CB6"/>
     <w:rsid w:val="00454674"/>
     <w:rsid w:val="004749D6"/>
     <w:rsid w:val="0048782F"/>
     <w:rsid w:val="004A0D3C"/>
     <w:rsid w:val="004B6D07"/>
     <w:rsid w:val="004C0ED1"/>
     <w:rsid w:val="004D3D2B"/>
     <w:rsid w:val="0055655F"/>
     <w:rsid w:val="005835A1"/>
     <w:rsid w:val="0059468B"/>
     <w:rsid w:val="005D315E"/>
     <w:rsid w:val="00625133"/>
     <w:rsid w:val="006820A9"/>
     <w:rsid w:val="006838DC"/>
     <w:rsid w:val="006A3713"/>
     <w:rsid w:val="006A723D"/>
     <w:rsid w:val="006E0340"/>
@@ -7528,62 +7564,64 @@
     <w:rsid w:val="0076668B"/>
     <w:rsid w:val="007E49B2"/>
     <w:rsid w:val="008065EC"/>
     <w:rsid w:val="00824DB6"/>
     <w:rsid w:val="00881BA5"/>
     <w:rsid w:val="008875F0"/>
     <w:rsid w:val="008B06F0"/>
     <w:rsid w:val="008E029E"/>
     <w:rsid w:val="008F267F"/>
     <w:rsid w:val="00901B45"/>
     <w:rsid w:val="00954889"/>
     <w:rsid w:val="009804F1"/>
     <w:rsid w:val="009812C0"/>
     <w:rsid w:val="009D0362"/>
     <w:rsid w:val="00A00B20"/>
     <w:rsid w:val="00A06031"/>
     <w:rsid w:val="00A36550"/>
     <w:rsid w:val="00A41151"/>
     <w:rsid w:val="00A54035"/>
     <w:rsid w:val="00A66BD6"/>
     <w:rsid w:val="00A71416"/>
     <w:rsid w:val="00A73D63"/>
     <w:rsid w:val="00A77A1B"/>
     <w:rsid w:val="00A91826"/>
     <w:rsid w:val="00AA5930"/>
+    <w:rsid w:val="00AD434B"/>
     <w:rsid w:val="00AD4468"/>
     <w:rsid w:val="00B21405"/>
     <w:rsid w:val="00B26412"/>
     <w:rsid w:val="00B65190"/>
     <w:rsid w:val="00B729D8"/>
     <w:rsid w:val="00B75282"/>
     <w:rsid w:val="00BC223F"/>
     <w:rsid w:val="00BD1B2E"/>
     <w:rsid w:val="00BE72EA"/>
     <w:rsid w:val="00C277AB"/>
     <w:rsid w:val="00C67AF4"/>
     <w:rsid w:val="00C67BEF"/>
+    <w:rsid w:val="00C81EFD"/>
     <w:rsid w:val="00C86D4F"/>
     <w:rsid w:val="00C960C7"/>
     <w:rsid w:val="00CB54CF"/>
     <w:rsid w:val="00CC020F"/>
     <w:rsid w:val="00CC4CBA"/>
     <w:rsid w:val="00CE7A5C"/>
     <w:rsid w:val="00CF6215"/>
     <w:rsid w:val="00D16719"/>
     <w:rsid w:val="00D245DF"/>
     <w:rsid w:val="00D31CA0"/>
     <w:rsid w:val="00D8040B"/>
     <w:rsid w:val="00DA7686"/>
     <w:rsid w:val="00DD5346"/>
     <w:rsid w:val="00E46AF6"/>
     <w:rsid w:val="00E75A46"/>
     <w:rsid w:val="00E83429"/>
     <w:rsid w:val="00E87268"/>
     <w:rsid w:val="00EA3097"/>
     <w:rsid w:val="00EB358B"/>
     <w:rsid w:val="00EB7DE8"/>
     <w:rsid w:val="00F116A3"/>
     <w:rsid w:val="00F13977"/>
     <w:rsid w:val="00F51EF8"/>
     <w:rsid w:val="00F56C77"/>
     <w:rsid w:val="00F7591B"/>
@@ -10443,50 +10481,82 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E05BB45D-E46B-42ED-91EC-511017DD34E9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C60EC2" w:rsidRDefault="009F693C" w:rsidP="009F693C">
           <w:pPr>
             <w:pStyle w:val="D81E10A5E23F42F6A3CDFE1416002AF0"/>
           </w:pPr>
           <w:r w:rsidRPr="009D333F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BA9CF2F1796748E29B6F2EC04F6F2D48"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{29EE5F48-4915-49DD-8E62-3E10676F4DE8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009303A2" w:rsidRDefault="002A6AC5" w:rsidP="002A6AC5">
+          <w:pPr>
+            <w:pStyle w:val="BA9CF2F1796748E29B6F2EC04F6F2D48"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AA5930">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -10567,63 +10637,66 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B50550"/>
+    <w:rsid w:val="00021765"/>
     <w:rsid w:val="000A3E85"/>
     <w:rsid w:val="0013358A"/>
     <w:rsid w:val="00181E45"/>
     <w:rsid w:val="001C3DE6"/>
     <w:rsid w:val="00231F11"/>
+    <w:rsid w:val="002A6AC5"/>
     <w:rsid w:val="003F2DF7"/>
     <w:rsid w:val="004A0D3C"/>
     <w:rsid w:val="005C6542"/>
     <w:rsid w:val="006B58DB"/>
     <w:rsid w:val="0076668B"/>
     <w:rsid w:val="0077246A"/>
     <w:rsid w:val="008E029E"/>
     <w:rsid w:val="00901B45"/>
+    <w:rsid w:val="009303A2"/>
     <w:rsid w:val="00966D18"/>
     <w:rsid w:val="009D0362"/>
     <w:rsid w:val="009F693C"/>
     <w:rsid w:val="00B50550"/>
     <w:rsid w:val="00BD7A12"/>
     <w:rsid w:val="00C60EC2"/>
     <w:rsid w:val="00FB4FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -11045,51 +11118,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009F693C"/>
+    <w:rsid w:val="002A6AC5"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CEB10EFD93446AFA3538C7DA284F44E3">
     <w:name w:val="5CEB10EFD93446AFA3538C7DA284F44E3"/>
     <w:rsid w:val="00231F11"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BF83E8281944F0095FC222B30A1F4733">
     <w:name w:val="0BF83E8281944F0095FC222B30A1F4733"/>
     <w:rsid w:val="00231F11"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
@@ -12033,50 +12106,54 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="25D9B8CBBE2447959BBD3CFDEB638D8B3">
     <w:name w:val="25D9B8CBBE2447959BBD3CFDEB638D8B3"/>
     <w:rsid w:val="00231F11"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEB1C6822C144F898809B7EA2A5767C9">
     <w:name w:val="EEB1C6822C144F898809B7EA2A5767C9"/>
     <w:rsid w:val="009F693C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D81E10A5E23F42F6A3CDFE1416002AF0">
     <w:name w:val="D81E10A5E23F42F6A3CDFE1416002AF0"/>
     <w:rsid w:val="009F693C"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA9CF2F1796748E29B6F2EC04F6F2D48">
+    <w:name w:val="BA9CF2F1796748E29B6F2EC04F6F2D48"/>
+    <w:rsid w:val="002A6AC5"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -12343,77 +12420,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>675</Words>
-  <Characters>3854</Characters>
+  <Words>688</Words>
+  <Characters>3928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>שם</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4520</CharactersWithSpaces>
+  <CharactersWithSpaces>4607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>שילה ניר</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>