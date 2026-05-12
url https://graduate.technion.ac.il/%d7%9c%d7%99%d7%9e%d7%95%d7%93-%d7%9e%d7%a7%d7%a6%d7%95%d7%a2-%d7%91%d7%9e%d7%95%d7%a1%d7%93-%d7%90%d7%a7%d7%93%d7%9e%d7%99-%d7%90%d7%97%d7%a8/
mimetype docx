--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -15,88 +15,88 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="22DA238A" w14:textId="12A78744" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="22DA238A" w14:textId="12A78744" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:rtl/>
         </w:rPr>
         <w:t>בקשה ללימוד מקצוע במוסד אקדמי אחר</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25922520" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="25922520" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E4F7833" wp14:editId="0BA9497A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>461645</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>123664</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5722620" cy="895350"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="תיבת טקסט 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -114,216 +114,216 @@
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1831712E" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00293A60" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                          <w:p w14:paraId="1831712E" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="13"/>
                               </w:numPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00293A60">
+                            <w:r w:rsidRPr="005D7DC3">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                               <w:t>תשלום באוני' בארץ (לא כולל מכללות):</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3BCF9F58" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00293A60" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                          <w:p w14:paraId="3BCF9F58" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:ind w:left="1440"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00293A60">
+                            <w:r w:rsidRPr="005D7DC3">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                               <w:t>לתלמידי תואר שני</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00293A60">
+                            <w:r w:rsidRPr="005D7DC3">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                               <w:t xml:space="preserve"> – הלימוד כרוך בתשלום – 5% משכר הלימוד השנתי – לכל נקודה.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2720C9B3" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00293A60" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                          <w:p w14:paraId="2720C9B3" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:ind w:left="1440"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00293A60">
+                            <w:r w:rsidRPr="005D7DC3">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                               <w:t>תלמידי תואר שלישי</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00293A60">
+                            <w:r w:rsidRPr="005D7DC3">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                               <w:t xml:space="preserve"> – עד 4 נקודות לימוד בתואר – ללא תשלום נוסף.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2FE6A834" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00293A60" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                          <w:p w14:paraId="2FE6A834" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="13"/>
                               </w:numPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00293A60">
+                            <w:r w:rsidRPr="005D7DC3">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                               <w:t>תשלום לאוני' בחו"ל, על פי דרישת האוני'</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3ECF9401" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00293A60" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                          <w:p w14:paraId="3ECF9401" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="13"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00293A60">
+                            <w:r w:rsidRPr="005D7DC3">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                                 <w:rtl/>
                               </w:rPr>
                               <w:t>לתשומת ליבכן/ם: ניתן להכיר עד 25% בלבד מסך נקודות הדרישה לתואר.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3C6DBE49" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="008E2EA2" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                          <w:p w14:paraId="3C6DBE49" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                             <w:pPr>
                               <w:bidi w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008E2EA2">
+                            <w:r w:rsidRPr="005D7DC3">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>-</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5929BAC7" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="008E2EA2" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                             <w:pPr>
                               <w:bidi w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E2EA2">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                                 <w:sz w:val="25"/>
                                 <w:szCs w:val="25"/>
                               </w:rPr>
                               <w:t>27</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="30EF5057" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="008E2EA2" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                             <w:pPr>
@@ -380,216 +380,216 @@
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2E4F7833" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="תיבת טקסט 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:36.35pt;margin-top:9.75pt;width:450.6pt;height:70.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvJ6s8ewIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukQCFig1IQVSUE&#10;qKHi7HhtYuH1uPYku+mvZ+zdPHhcqHrxejzfvL6dmbPztrZspUI04Eo+PBhwppyEyrjHkv++v/py&#10;wllE4SphwamSr1Xk55PPn84aP1YjWICtVGDkxMVx40u+QPTjoohyoWoRD8ArR0oNoRZIYngsqiAa&#10;8l7bYjQYHBcNhMoHkCpGer3slHyS/WutJN5qHRUyW3LKDfMZ8jlPZzE5E+PHIPzCyD4N8Q9Z1MI4&#10;Crp1dSlQsGUwb1zVRgaIoPFAQl2A1kaqXANVMxy8qma2EF7lWoic6Lc0xf/nVt6sZv4uMGy/Q0s/&#10;MBHS+DiO9JjqaXWo05cyZaQnCtdb2lSLTNLj0bfR6HhEKkm6k9Ojr0eZ12Jn7UPEHwpqli4lD/Rb&#10;MltidR2RIhJ0A0nBIlhTXRlrs5BaQV3YwFaCfqLFnCNZvEBZx5qSH6fQbzwk11v7uRXyKVX50gNJ&#10;1iVLlZumT2vHRL7h2qqEse6X0sxUmZB3chRSKrfNM6MTSlNFHzHs8busPmLc1UEWOTI43BrXxkHo&#10;WHpJbfW0oVZ3eCJpr+50xXbe9h0yh2pNjROgm6no5ZUhoq9FxDsRaIioIWgx4C0d2gL9HehvnC0g&#10;/H3vPeGpt0nLWUNDWfL4ZymC4sz+dNT1p8PDwzTFWTikviMh7Gvm+xq3rC+AWmZIK8jLfE14tJtX&#10;HaB+oP0xTVFJJZyk2CXHzfUCu1VB+0eq6TSDaG69wGs38zK5TvSmBrtvH0TwfYMjjcYNbMZXjF/1&#10;eYdNlg6mSwRt8hAkgjtWe+Jp5nOf9vspLZV9OaN2W3TyDAAA//8DAFBLAwQUAAYACAAAACEAdWJU&#10;MNwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDUZsf4lSAWi6cKIjz&#10;NnZti9iObDcNb9/lBMedGc1+025mN7BJxWSDF3C/KIAp3wdpvRbw+bG7q4CljF7iELwS8KMSbLrr&#10;qxYbGc7+XU37rBmV+NSgAJPz2HCeeqMcpkUYlSfvGKLDTGfUXEY8U7kb+LIo1tyh9fTB4KhejOq/&#10;9ycnYPusa91XGM22ktZO89fxTb8KcXszPz0Cy2rOf2H4xSd06IjpEE5eJjYIKJclJUmvV8DIr8uH&#10;GtiBhHWxAt61/P+C7gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvJ6s8ewIAAI0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB1YlQw3AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1831712E" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00293A60" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                    <w:p w14:paraId="1831712E" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="13"/>
                         </w:numPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00293A60">
+                      <w:r w:rsidRPr="005D7DC3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                         <w:t>תשלום באוני' בארץ (לא כולל מכללות):</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3BCF9F58" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00293A60" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                    <w:p w14:paraId="3BCF9F58" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="1440"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00293A60">
+                      <w:r w:rsidRPr="005D7DC3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                         <w:t>לתלמידי תואר שני</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00293A60">
+                      <w:r w:rsidRPr="005D7DC3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                         <w:t xml:space="preserve"> – הלימוד כרוך בתשלום – 5% משכר הלימוד השנתי – לכל נקודה.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2720C9B3" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00293A60" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                    <w:p w14:paraId="2720C9B3" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="1440"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00293A60">
+                      <w:r w:rsidRPr="005D7DC3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                         <w:t>תלמידי תואר שלישי</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00293A60">
+                      <w:r w:rsidRPr="005D7DC3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                         <w:t xml:space="preserve"> – עד 4 נקודות לימוד בתואר – ללא תשלום נוסף.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2FE6A834" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00293A60" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                    <w:p w14:paraId="2FE6A834" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="13"/>
                         </w:numPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00293A60">
+                      <w:r w:rsidRPr="005D7DC3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                         <w:t>תשלום לאוני' בחו"ל, על פי דרישת האוני'</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3ECF9401" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00293A60" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                    <w:p w14:paraId="3ECF9401" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="13"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00293A60">
+                      <w:r w:rsidRPr="005D7DC3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                           <w:rtl/>
                         </w:rPr>
                         <w:t>לתשומת ליבכן/ם: ניתן להכיר עד 25% בלבד מסך נקודות הדרישה לתואר.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3C6DBE49" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="008E2EA2" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+                    <w:p w14:paraId="3C6DBE49" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                       <w:pPr>
                         <w:bidi w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="008E2EA2">
+                      <w:r w:rsidRPr="005D7DC3">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>-</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5929BAC7" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="008E2EA2" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                       <w:pPr>
                         <w:bidi w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008E2EA2">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                         </w:rPr>
                         <w:t>27</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="30EF5057" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="008E2EA2" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                       <w:pPr>
@@ -626,1875 +626,2196 @@
                           <w:sz w:val="25"/>
                           <w:szCs w:val="25"/>
                           <w:rtl/>
                         </w:rPr>
                         <w:t>בלבד מסך נקודות הדרישה לתואר</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="14BFF301" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="008E2EA2" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                           <w:rtl/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A6F4BE" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="72A6F4BE" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A081F1A" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="0A081F1A" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="749DE882" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="749DE882" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68EDA8AD" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="68EDA8AD" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F8462C8" w14:textId="77777777" w:rsidR="00BA48DD" w:rsidRPr="00AB613D" w:rsidRDefault="00BA48DD" w:rsidP="00323FB4">
+    <w:p w14:paraId="0F8462C8" w14:textId="77777777" w:rsidR="00BA48DD" w:rsidRPr="005D7DC3" w:rsidRDefault="00BA48DD" w:rsidP="00323FB4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="006CF2F5" w14:textId="1B6868AD" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00BA48DD">
+    <w:p w14:paraId="006CF2F5" w14:textId="1B6868AD" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00BA48DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>התנאים לדיון בבקשה:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB14903" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="6EB14903" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">המקצוע רלבנטי לנושא המחקר </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ואינו ניתן בטכניון</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224AF825" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="224AF825" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">נא לצרף </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> סילבוס מפורט</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> – הכולל:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311E72CB" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="311E72CB" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:rtl/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שם האוניברסיטה</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - בה נלמד המקצוע,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782696EE" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="782696EE" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:rtl/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>רמת המקצוע</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - לאיזה תואר מיועד המקצוע ראשון /שני /שלישי</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7929B5" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="7B7929B5" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>פירוט שעות הלימוד</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724211B1" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="724211B1" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>אופן קביעת הציון במקצוע</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (מאוני/עובר-נכשל).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BADA6C3" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="6BADA6C3" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>עבור מקצוע שנלמד בחו"ל:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  חובה </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>לתרגם</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> את שם המקצוע </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>לעברית</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE38398" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="7FE38398" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="563C48B1" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00170A90">
+    <w:p w14:paraId="563C48B1" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00170A90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">פרטי הסטודנט/ית: </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>פרטי הסטודנט/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ית</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BD8C7C" w14:textId="379E3C3E" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="61BD8C7C" w14:textId="379E3C3E" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שם משפחה:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="127828811"/>
           <w:placeholder>
             <w:docPart w:val="AD3DAB730F154C05ABC4EDB39E9A2263"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:sz w:val="12"/>
+            <w:szCs w:val="12"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AB613D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שם פרטי:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="169229494"/>
           <w:placeholder>
             <w:docPart w:val="93681BF8D664415695DEE45FAF58E35A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:sz w:val="12"/>
+            <w:szCs w:val="12"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AB613D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ת.ז.:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-1806846431"/>
           <w:placeholder>
             <w:docPart w:val="060FC3B6D111472899C99DD5A43F5FDC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:sz w:val="12"/>
+            <w:szCs w:val="12"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3FC35740" w14:textId="0858524D" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="3FC35740" w14:textId="0858524D" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>יחידה אקדמית:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-1695919155"/>
           <w:placeholder>
             <w:docPart w:val="4805B73FF1F54D73BF374A46E87FF8A8"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:sz w:val="12"/>
+            <w:szCs w:val="12"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AB613D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>תואר:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk216179435"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="649712067"/>
           <w:placeholder>
             <w:docPart w:val="54935DE4A5724C59BB0C624B525E70DC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="מגיסטר" w:value="מגיסטר"/>
             <w:listItem w:displayText="דוקטור" w:value="דוקטור"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00AB613D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שם המוסד בו יילמד המקצוע המבוקש:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="986979256"/>
           <w:placeholder>
             <w:docPart w:val="9575AF227AD64643BA9D7F6B0BC781DC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:sz w:val="12"/>
+            <w:szCs w:val="12"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="43F702CC" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="43F702CC" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
-        <w:tblW w:w="10496" w:type="dxa"/>
+        <w:tblW w:w="10785" w:type="dxa"/>
         <w:tblInd w:w="-69" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2416"/>
+        <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2551"/>
-        <w:gridCol w:w="2985"/>
-        <w:gridCol w:w="2125"/>
+        <w:gridCol w:w="3408"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00323FB4" w:rsidRPr="00AB613D" w14:paraId="1702BADE" w14:textId="77777777" w:rsidTr="008D541C">
+      <w:tr w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w14:paraId="1702BADE" w14:textId="77777777" w:rsidTr="005D7DC3">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76333010" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00E06A78">
+          <w:p w14:paraId="76333010" w14:textId="77777777" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB613D">
+            <w:r w:rsidRPr="005D7DC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>שם המקצוע בעברית</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C7BB7E" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00E06A78">
+          <w:p w14:paraId="24C7BB7E" w14:textId="77777777" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB613D">
+            <w:r w:rsidRPr="005D7DC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>למילוי ע"י הסטודנט/ית</w:t>
+              <w:t>למילוי ע"י הסטודנט/</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ית</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7096FC" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00E06A78">
+          <w:p w14:paraId="1D7096FC" w14:textId="77777777" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB613D">
+            <w:r w:rsidRPr="005D7DC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>רמת המקצוע</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="035CFC98" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00E06A78">
+          <w:p w14:paraId="035CFC98" w14:textId="77777777" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB613D">
+            <w:r w:rsidRPr="005D7DC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>המלצת היחידה האקדמית</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21530BCB" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00E06A78">
+          <w:p w14:paraId="21530BCB" w14:textId="2F3FF618" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB613D">
+            <w:r w:rsidRPr="005D7DC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>המלצה על מספר נקודות הזיכוי</w:t>
+              <w:t xml:space="preserve">המלצה על </w:t>
             </w:r>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">מס' </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>נק"ז</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="09F8238C" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00E06A78">
+          <w:p w14:paraId="09F8238C" w14:textId="77777777" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB613D">
+            <w:r w:rsidRPr="005D7DC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>המלצת היחידה האקדמית</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="3408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F785933" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00E06A78">
+          <w:p w14:paraId="0F785933" w14:textId="1A047170" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB613D">
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>יעודכן</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7DC3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>המלצה על הכרה בציון המקצוע</w:t>
+              <w:t xml:space="preserve"> ציון "עובר" כברירת מחדל</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> במקרים חריגים</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> יישקל עדכון ציון מאוני בהתאם להמלצ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">ה על כך, של </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">היחידה האקדמית </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">ושל מומחה לתוכן הקורס מקרב חברי הסגל האקדמי בטכניון </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>(יש לצרף מסמכים מתאימים לבקשה)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D7DC3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A90000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170A90" w:rsidRPr="00AB613D" w14:paraId="4B77349F" w14:textId="77777777" w:rsidTr="008D541C">
+      <w:tr w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w14:paraId="4B77349F" w14:textId="77777777" w:rsidTr="005D7DC3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC7991C" w14:textId="6A5DDC97" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="5EC7991C" w14:textId="6A5DDC97" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1831397646"/>
                 <w:placeholder>
-                  <w:docPart w:val="0B6E3EC46F5749B884FE4443BC3522D5"/>
+                  <w:docPart w:val="434E622EB9F845EDBCB6DB41B67B7505"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A49A56F" w14:textId="7B829252" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="2A49A56F" w14:textId="7B829252" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1026861613"/>
                 <w:placeholder>
-                  <w:docPart w:val="9E0EB9EC3AB74AAE8106F615F6230BD8"/>
+                  <w:docPart w:val="EE66A1EE26B348ED94C48EFE8E8339E6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="תארים מתקדמים" w:value="תארים מתקדמים"/>
                   <w:listItem w:displayText="משותף" w:value="משותף"/>
                   <w:listItem w:displayText="תואר ראשון" w:value="תואר ראשון"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="665C5A21" w14:textId="694555AF" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="665C5A21" w14:textId="694555AF" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="50595718"/>
                 <w:placeholder>
-                  <w:docPart w:val="C24873C9FC5A437EBF9F80572D7B9BEB"/>
+                  <w:docPart w:val="13864506D34E49518608EBAC1DBC0FEC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="3408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFA96C6" w14:textId="1F5EF8E8" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="7FFA96C6" w14:textId="1F5EF8E8" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-19631753"/>
                 <w:placeholder>
-                  <w:docPart w:val="B532A4D89EC64EFBA98A053F322EB0A1"/>
+                  <w:docPart w:val="BC578F3F416947C282CC350F6C78E82C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
-                  <w:listItem w:displayText="כן" w:value="כן"/>
-                  <w:listItem w:displayText="לא" w:value="לא"/>
+                  <w:listItem w:displayText="עובר" w:value="עובר"/>
+                  <w:listItem w:displayText="ציון מאוני, המלצה מצורפת לבקשה" w:value="ציון מאוני, המלצה מצורפת לבקשה"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170A90" w:rsidRPr="00AB613D" w14:paraId="214B3CB3" w14:textId="77777777" w:rsidTr="008D541C">
+      <w:tr w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w14:paraId="214B3CB3" w14:textId="77777777" w:rsidTr="005D7DC3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="372A99FE" w14:textId="1DB4FBD6" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="372A99FE" w14:textId="1DB4FBD6" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1440022253"/>
                 <w:placeholder>
-                  <w:docPart w:val="A1CB45F3E8924683BFB43FB5455377D3"/>
+                  <w:docPart w:val="46359E4904A0473EABEC68AE1B699D32"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78628421" w14:textId="77185FC5" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="78628421" w14:textId="77185FC5" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="638924054"/>
                 <w:placeholder>
-                  <w:docPart w:val="AB7018AD4A624644885358B090720F06"/>
+                  <w:docPart w:val="F68B86D88E4942DC9B68CBD703CC0D66"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="תארים מתקדמים" w:value="תארים מתקדמים"/>
                   <w:listItem w:displayText="משותף" w:value="משותף"/>
                   <w:listItem w:displayText="תואר ראשון" w:value="תואר ראשון"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7673E48A" w14:textId="21B555DC" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="7673E48A" w14:textId="21B555DC" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-286506089"/>
                 <w:placeholder>
-                  <w:docPart w:val="770302FE288741B086C39CA67F5E9E11"/>
+                  <w:docPart w:val="38374FFB4FB844A5BFDC80D76D3F6C4A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="3408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57137A64" w14:textId="5D04C7CD" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="57137A64" w14:textId="5BDBF929" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="-277253652"/>
+                <w:id w:val="-2137400838"/>
                 <w:placeholder>
-                  <w:docPart w:val="F2002B9A5B5C4F10910375FB47919AD7"/>
+                  <w:docPart w:val="948CDDB305DF4B98BCF17F4DE7869C81"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
-                  <w:listItem w:displayText="כן" w:value="כן"/>
-                  <w:listItem w:displayText="לא" w:value="לא"/>
+                  <w:listItem w:displayText="עובר" w:value="עובר"/>
+                  <w:listItem w:displayText="ציון מאוני, המלצה מצורפת לבקשה" w:value="ציון מאוני, המלצה מצורפת לבקשה"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170A90" w:rsidRPr="00AB613D" w14:paraId="171D552E" w14:textId="77777777" w:rsidTr="008D541C">
+      <w:tr w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w14:paraId="171D552E" w14:textId="77777777" w:rsidTr="005D7DC3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6467DB" w14:textId="3DD8739E" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="5E6467DB" w14:textId="3DD8739E" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1160125186"/>
                 <w:placeholder>
-                  <w:docPart w:val="0CC99E880CD149ABB99A83E2D677F300"/>
+                  <w:docPart w:val="0E28A94148C94E9394457B6A34300D0C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF12BAD" w14:textId="1954FA8A" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="4CF12BAD" w14:textId="1954FA8A" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="114096219"/>
                 <w:placeholder>
-                  <w:docPart w:val="A293F70D15A845598A9A4BCDDFDA1EED"/>
+                  <w:docPart w:val="484BDE0EE6094790B597E1C8741EC5AE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="תארים מתקדמים" w:value="תארים מתקדמים"/>
                   <w:listItem w:displayText="משותף" w:value="משותף"/>
                   <w:listItem w:displayText="תואר ראשון" w:value="תואר ראשון"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2573FF" w14:textId="3B6FBA0A" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="5B2573FF" w14:textId="3B6FBA0A" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-828744653"/>
                 <w:placeholder>
-                  <w:docPart w:val="00100D862759414B992C7AE8B81F11EF"/>
+                  <w:docPart w:val="4966524A1402417FA0B7E0EB300FAAFD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="3408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46DFE9E8" w14:textId="1FD40349" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="46DFE9E8" w14:textId="2DCDF8E5" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="1155339289"/>
+                <w:id w:val="1183011917"/>
                 <w:placeholder>
-                  <w:docPart w:val="3B55C0177D944772A2EC7A0D1043B4D9"/>
+                  <w:docPart w:val="312C6CBF7D364DEFBA8F448FB0C21FF4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
-                  <w:listItem w:displayText="כן" w:value="כן"/>
-                  <w:listItem w:displayText="לא" w:value="לא"/>
+                  <w:listItem w:displayText="עובר" w:value="עובר"/>
+                  <w:listItem w:displayText="ציון מאוני, המלצה מצורפת לבקשה" w:value="ציון מאוני, המלצה מצורפת לבקשה"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170A90" w:rsidRPr="00AB613D" w14:paraId="6714D927" w14:textId="77777777" w:rsidTr="008D541C">
+      <w:tr w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w14:paraId="6714D927" w14:textId="77777777" w:rsidTr="005D7DC3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B598EC4" w14:textId="6157B478" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="5B598EC4" w14:textId="6157B478" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-688534566"/>
                 <w:placeholder>
-                  <w:docPart w:val="15DECA78371E44D49DDA50B1ADAD78F7"/>
+                  <w:docPart w:val="98E590B3E2E64FE2B70CC8E5B800586C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15C6D2DE" w14:textId="594C8508" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="15C6D2DE" w14:textId="594C8508" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="105551272"/>
                 <w:placeholder>
-                  <w:docPart w:val="481BE81CD8384B2182900D45EC33D433"/>
+                  <w:docPart w:val="F3C6617ECF154E279FD10D67BC1201B9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="תארים מתקדמים" w:value="תארים מתקדמים"/>
                   <w:listItem w:displayText="משותף" w:value="משותף"/>
                   <w:listItem w:displayText="תואר ראשון" w:value="תואר ראשון"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07944413" w14:textId="1F554BA8" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="07944413" w14:textId="1F554BA8" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1329602190"/>
                 <w:placeholder>
-                  <w:docPart w:val="C604147DAAE041EB93A5CA03944C2373"/>
+                  <w:docPart w:val="419758D8A5144649B4C7121F5B2863FE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="3408" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0453EF" w14:textId="4FEBE631" w:rsidR="00170A90" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00170A90">
+          <w:p w14:paraId="5E0453EF" w14:textId="038BB3A5" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="1895464104"/>
+                <w:id w:val="-762837787"/>
                 <w:placeholder>
-                  <w:docPart w:val="486F04A9C758422A8F7154F463423DFE"/>
+                  <w:docPart w:val="68BDBA18944C4FA5B3B3FC47659650A9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
-                  <w:listItem w:displayText="כן" w:value="כן"/>
-                  <w:listItem w:displayText="לא" w:value="לא"/>
+                  <w:listItem w:displayText="עובר" w:value="עובר"/>
+                  <w:listItem w:displayText="ציון מאוני, המלצה מצורפת לבקשה" w:value="ציון מאוני, המלצה מצורפת לבקשה"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00170A90" w:rsidRPr="003E11C2">
+                <w:r w:rsidRPr="005D7DC3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25DBAB80" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="25DBAB80" w14:textId="5F863AB0" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="005D7DC3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>*דוגמא למקרים חריגים: קורס שנלמד באוני' מחקר מובילה בארץ ו/או בעולם.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0154403F" w14:textId="600C56B0" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="0154403F" w14:textId="2D65DCD1" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:rtl/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00323FB4" w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
         <w:t>תאריך:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00323FB4" w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk216179537"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="1393772065"/>
           <w:placeholder>
             <w:docPart w:val="7E78C24F6724473D852817A7EE413348"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="he-IL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidR="00323FB4" w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidR="00323FB4" w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:rtl/>
-[...1 lines deleted...]
-        <w:t>חתימת הסטודנט/ית:</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>חתימת הסטודנט/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00323FB4" w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ית</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00323FB4" w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00323FB4" w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-395744281"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00323FB4" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:noProof/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09190A09" wp14:editId="20A2B14C">
                 <wp:extent cx="943978" cy="279779"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:docPr id="304388981" name="Picture 1" descr="הוסף/י קובץ חתימה"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="304388981" name="Picture 1" descr="הוסף/י קובץ חתימה"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId7">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
@@ -2504,374 +2825,382 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="968807" cy="287138"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4E4D00BA" w14:textId="6CBE1217" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="4E4D00BA" w14:textId="6CBE1217" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:rtl/>
           <w:lang w:val="he-IL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52C8F91C" wp14:editId="512426B0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52C8F91C" wp14:editId="0DF5CAAF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-347980</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>183676</wp:posOffset>
+                  <wp:posOffset>216320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7349319" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="212489445" name="מחבר ישר 6">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="7349319" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6BD97917" id="מחבר ישר 6" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;flip:x;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-27.4pt,14.45pt" to="551.3pt,14.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBm9uPSrQEAAKMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s85uEaXRZvvQCnhA&#10;UHH5ANcZbyx8k2022b9nPNlNK6BShXixHM+cM+fMTLbXk7PsACmb4Du+XjWcgVehN37f8e/f3r16&#10;y1ku0vfSBg8dP0Lm17uXL7ZjbGEThmB7SAxJfG7H2PGhlNgKkdUATuZViOAxqENysuBn2os+yRHZ&#10;nRWbpnkjxpD6mIKCnPH1dg7yHfFrDap81jpDYbbjqK3Qmei8r6fYbWW7TzIORp1kyH9Q4aTxWHSh&#10;upVFsp/J/EHljEohB11WKjgRtDYKyAO6WTe/ufk6yAjkBZuT49Km/P9o1afDjb9L2IYx5jbHu1Rd&#10;TDo5pq2JH3Cm5AuVsonadlzaBlNhCh8vL15fXayvOFPnmJgpKlVMubyH4Fi9dNwaXx3JVh4+5oJl&#10;MfWcUp+tZyPW3Fw2NBvxoIpu5WhhTvsCmpkeq8/6aGHgxiZ2kDjq/se6jhbJrcfMCtHG2gXUkIYn&#10;QafcCgNaoucCl2yqGHxZgM74kP5WtUxnqXrOR9mPvNbrfeiPNCMK4CaQs9PW1lV7/E3wh39r9wsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAJXJmhLcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNxapwFKCHEqqIS49NLCB7jxNo6I15HXbc3f44oDHHd2NPOmWSU3ihMGHjwpWMwLEEid&#10;NwP1Cj4/3mYVCI6ajB49oYJvZFi111eNro0/0xZPu9iLHEJcawU2xqmWkjuLTvPcT0j5d/DB6ZjP&#10;0EsT9DmHu1GWRbGUTg+UG6yecG2x+9odnQK3fn/c+G2V0oaD4dfDXbSOlLq9SS/PICKm+GeGC35G&#10;hzYz7f2RDItRwezhPqNHBWX1BOJiWBTlEsT+V5FtI/9PaH8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAZvbj0q0BAACjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAlcmaEtwAAAAKAQAADwAAAAAAAAAAAAAAAAAHBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
+              <v:line w14:anchorId="7838B5FE" id="מחבר ישר 6" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;flip:x;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-27.4pt,17.05pt" to="551.3pt,17.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBm9uPSrQEAAKMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s85uEaXRZvvQCnhA&#10;UHH5ANcZbyx8k2022b9nPNlNK6BShXixHM+cM+fMTLbXk7PsACmb4Du+XjWcgVehN37f8e/f3r16&#10;y1ku0vfSBg8dP0Lm17uXL7ZjbGEThmB7SAxJfG7H2PGhlNgKkdUATuZViOAxqENysuBn2os+yRHZ&#10;nRWbpnkjxpD6mIKCnPH1dg7yHfFrDap81jpDYbbjqK3Qmei8r6fYbWW7TzIORp1kyH9Q4aTxWHSh&#10;upVFsp/J/EHljEohB11WKjgRtDYKyAO6WTe/ufk6yAjkBZuT49Km/P9o1afDjb9L2IYx5jbHu1Rd&#10;TDo5pq2JH3Cm5AuVsonadlzaBlNhCh8vL15fXayvOFPnmJgpKlVMubyH4Fi9dNwaXx3JVh4+5oJl&#10;MfWcUp+tZyPW3Fw2NBvxoIpu5WhhTvsCmpkeq8/6aGHgxiZ2kDjq/se6jhbJrcfMCtHG2gXUkIYn&#10;QafcCgNaoucCl2yqGHxZgM74kP5WtUxnqXrOR9mPvNbrfeiPNCMK4CaQs9PW1lV7/E3wh39r9wsA&#10;AP//AwBQSwMEFAAGAAgAAAAhAG/LKSncAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQ&#10;RO+V+g/WVuoNnAClKI2DWqSqFy5AP8DESxw1XkdeA+7f16iH9rizo5k39Tq5QVwwcO9JQTktQCC1&#10;3vTUKfg8vE9WIDhqMnrwhAq+kWHd3N/VujL+Sju87GMncghxpRXYGMdKSm4tOs1TPyLl38kHp2M+&#10;QydN0Ncc7gY5K4qldLqn3GD1iBuL7df+7BS4zcfz1u9WKW05GH47zaN1pNTjQ3p9ARExxT8z3PAz&#10;OjSZ6ejPZFgMCiZPi4weFcwXJYiboSxmSxDHX0U2tfw/ofkBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAZvbj0q0BAACjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAb8spKdwAAAAKAQAADwAAAAAAAAAAAAAAAAAHBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A3346A" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00062AA6">
+    <w:p w14:paraId="17A3346A" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00062AA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23CB3C8B" w14:textId="7914A5AE" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="23CB3C8B" w14:textId="7914A5AE" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>המלצת המנחה</w:t>
       </w:r>
-      <w:r w:rsidR="00C24BDC" w:rsidRPr="00AB613D">
+      <w:r w:rsidR="00C24BDC" w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="_Hlk216179578"/>
-    <w:p w14:paraId="46DE692D" w14:textId="165F3334" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00323FB4">
+    <w:p w14:paraId="46DE692D" w14:textId="165F3334" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="003B4C8D" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:sz w:val="14"/>
+            <w:szCs w:val="14"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-142428634"/>
           <w:placeholder>
             <w:docPart w:val="C197214B84D149BBB4104EBA38FE93F6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="5D75C487" w14:textId="7E851D2F" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="5D75C487" w14:textId="692D6B04" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:rtl/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>תאריך</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-1295367560"/>
           <w:placeholder>
             <w:docPart w:val="0AE4C9A00EA04300BC201CF090EB23DE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="he-IL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  שם המנחה:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk216179860"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-732780201"/>
           <w:placeholder>
             <w:docPart w:val="118C9FE6E67E4D7F8560E131F6DC6C5F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:sz w:val="12"/>
+            <w:szCs w:val="12"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  חתימת המנחה</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="264589270"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00AB613D">
+          <w:r w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A77E4D9" wp14:editId="5C6D9F9B">
                 <wp:extent cx="753073" cy="352298"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Picture 6" descr="הוסף/י קובץ חתימה"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="Picture 6" descr="הוסף/י קובץ חתימה"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId8" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
@@ -2880,313 +3209,345 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="762646" cy="356776"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="005D7DC3" w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0A015F70" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00062AA6">
+    <w:p w14:paraId="72A3A550" w14:textId="77777777" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="00323FB4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A015F70" w14:textId="3B8661E2" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00062AA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="A90000"/>
-          <w:rtl/>
-[...7 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="71B710D8" w14:textId="2824FBA6" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="71B710D8" w14:textId="2824FBA6" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>המלצת מרכז הועדה לתארים מתקדמים ביחידה האקדמית</w:t>
       </w:r>
-      <w:r w:rsidR="00C24BDC" w:rsidRPr="00AB613D">
+      <w:r w:rsidR="00C24BDC" w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="_Hlk216179824"/>
-    <w:p w14:paraId="170E2169" w14:textId="0E0A82C5" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="004C4B3A" w:rsidP="00323FB4">
+    <w:p w14:paraId="170E2169" w14:textId="0E0A82C5" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="003B4C8D" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:sz w:val="14"/>
+            <w:szCs w:val="14"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="833426135"/>
           <w:placeholder>
             <w:docPart w:val="408A22C9BC1146A8908521D376CD52B6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="14248533" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00AB613D" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="15DB85E7" w14:textId="77777777" w:rsidR="005D7DC3" w:rsidRPr="005D7DC3" w:rsidRDefault="005D7DC3" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00AB613D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5816B703" w14:textId="0B09E67A" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>תאריך:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-1967271380"/>
           <w:placeholder>
             <w:docPart w:val="DF2076770CC04C7084ACC90F2DD99207"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="he-IL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>שם מרכז/ת הועדה:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-560635892"/>
           <w:placeholder>
             <w:docPart w:val="473EE0E4185E4494981BB399AA813D2E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:sz w:val="12"/>
+            <w:szCs w:val="12"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00170A90" w:rsidRPr="00AB613D">
+          <w:r w:rsidR="00170A90" w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:sz w:val="16"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
+      <w:r w:rsidRPr="005D7DC3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>חתימת מרכז הועדה:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB613D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="005D7DC3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="1043561523"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00AB613D">
+          <w:r w:rsidRPr="005D7DC3">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0338E68B" wp14:editId="4F35C259">
                 <wp:extent cx="690349" cy="333375"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="771371238" name="Picture 4" descr="הוסף/י קובץ חתימה"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="771371238" name="Picture 4" descr="הוסף/י קובץ חתימה"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
@@ -3196,91 +3557,93 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="694684" cy="335468"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="59F4EA3E" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="00323FB4" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
+    <w:p w14:paraId="59F4EA3E" w14:textId="77777777" w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidRDefault="00323FB4" w:rsidP="00323FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00323FB4" w:rsidRPr="00323FB4" w:rsidSect="004D4DBB">
+    <w:sectPr w:rsidR="00323FB4" w:rsidRPr="005D7DC3" w:rsidSect="004D4DBB">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1588" w:right="720" w:bottom="720" w:left="720" w:header="454" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B439377" w14:textId="77777777" w:rsidR="004C4B3A" w:rsidRDefault="004C4B3A" w:rsidP="0055655F">
+    <w:p w14:paraId="3437C5F1" w14:textId="77777777" w:rsidR="003B4C8D" w:rsidRDefault="003B4C8D" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65B727EA" w14:textId="77777777" w:rsidR="004C4B3A" w:rsidRDefault="004C4B3A" w:rsidP="0055655F">
+    <w:p w14:paraId="67967853" w14:textId="77777777" w:rsidR="003B4C8D" w:rsidRDefault="003B4C8D" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="David">
     <w:panose1 w:val="020E0502060401010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3424,51 +3787,51 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="3B3B2F3A" id="Straight Connector 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-26.5pt" to="0,37.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9UFEbzAEAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IM2IgFyznEcC5F&#10;GyTpB9DU0iLAF0jWkv8+S0qWg7Qo0KIXSlzu7M4Ml9v7QStyBh+kNQ2tFiUlYLhtpTk19Mfr4csd&#10;JSEy0zJlDTT0AoHe7z5/2vauhqXtrGrBEyxiQt27hnYxurooAu9As7CwDgweCus1i7j1p6L1rMfq&#10;WhXLslwXvfWt85ZDCBjdj4d0l+sLATx+FyJAJKqhyC3m1ef1mNZit2X1yTPXST7RYP/AQjNpsOlc&#10;as8iIz+9/KWUltzbYEVccKsLK4TkkDWgmqr8oOalYw6yFjQnuNmm8P/K8m/nB/Pk0YbehTq4J59U&#10;DMLr9EV+ZMhmXWazYIiEj0GO0btys16uko/FDed8iI9gNUk/DVXSJBmsZuevIY6p15QUVob0ODyb&#10;clXmtGCVbA9SqXQY/On4oDw5M7zC/WpzKA9jLeU6NkZXZbVZTxSm9EznXR0kpwwGbyrzX7woGBk8&#10;gyCyRV3VSCENIMx9GedgYjX1UAazE0wgxxk4cf8TcMpPUMjD+TfgGZE7WxNnsJbG+t/RjsOVshjz&#10;rw6MupMFR9te8v1na3DKsnPTi0hj/H6f4bd3u3sDAAD//wMAUEsDBBQABgAIAAAAIQD9wv0g3AAA&#10;AAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RTsMwDEXfkfiHyEi8bekGg1HqTggxCQESbOwDssZr&#10;KxqnarI1/D3mCV6sa13r3uNilVynTjSE1jPCbJqBIq68bblG2H2uJ0tQIRq2pvNMCN8UYFWenxUm&#10;t37kDZ22sVYSwiE3CE2Mfa51qBpyJkx9TyzewQ/ORFmHWtvBjBLuOj3PshvtTMvS0JieHhuqvrZH&#10;h/Dx3t498/Kwfk2bl3nYpbencRYQLy/Swz2oSCn+HcMvvqBDKUx7f2QbVIcgj0SEyeJKhNgy9wi3&#10;1wvQZaH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH1QURvMAQAA/wMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP3C/SDcAAAABAEAAA8A&#10;AAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="#d59f0f" strokeweight="1.5pt">
+            <v:line w14:anchorId="61A7DF40" id="Straight Connector 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-26.5pt" to="0,37.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9UFEbzAEAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IM2IgFyznEcC5F&#10;GyTpB9DU0iLAF0jWkv8+S0qWg7Qo0KIXSlzu7M4Ml9v7QStyBh+kNQ2tFiUlYLhtpTk19Mfr4csd&#10;JSEy0zJlDTT0AoHe7z5/2vauhqXtrGrBEyxiQt27hnYxurooAu9As7CwDgweCus1i7j1p6L1rMfq&#10;WhXLslwXvfWt85ZDCBjdj4d0l+sLATx+FyJAJKqhyC3m1ef1mNZit2X1yTPXST7RYP/AQjNpsOlc&#10;as8iIz+9/KWUltzbYEVccKsLK4TkkDWgmqr8oOalYw6yFjQnuNmm8P/K8m/nB/Pk0YbehTq4J59U&#10;DMLr9EV+ZMhmXWazYIiEj0GO0btys16uko/FDed8iI9gNUk/DVXSJBmsZuevIY6p15QUVob0ODyb&#10;clXmtGCVbA9SqXQY/On4oDw5M7zC/WpzKA9jLeU6NkZXZbVZTxSm9EznXR0kpwwGbyrzX7woGBk8&#10;gyCyRV3VSCENIMx9GedgYjX1UAazE0wgxxk4cf8TcMpPUMjD+TfgGZE7WxNnsJbG+t/RjsOVshjz&#10;rw6MupMFR9te8v1na3DKsnPTi0hj/H6f4bd3u3sDAAD//wMAUEsDBBQABgAIAAAAIQD9wv0g3AAA&#10;AAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RTsMwDEXfkfiHyEi8bekGg1HqTggxCQESbOwDssZr&#10;KxqnarI1/D3mCV6sa13r3uNilVynTjSE1jPCbJqBIq68bblG2H2uJ0tQIRq2pvNMCN8UYFWenxUm&#10;t37kDZ22sVYSwiE3CE2Mfa51qBpyJkx9TyzewQ/ORFmHWtvBjBLuOj3PshvtTMvS0JieHhuqvrZH&#10;h/Dx3t498/Kwfk2bl3nYpbencRYQLy/Swz2oSCn+HcMvvqBDKUx7f2QbVIcgj0SEyeJKhNgy9wi3&#10;1wvQZaH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH1QURvMAQAA/wMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP3C/SDcAAAABAEAAA8A&#10;AAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="#d59f0f" strokeweight="1.5pt">
               <v:stroke opacity="32896f" joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E75A46">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:color w:val="002147"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A28C106" wp14:editId="50FDC885">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-307975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2505075" cy="646430"/>
@@ -3983,61 +4346,61 @@
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00970A57">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0726CB8A" w14:textId="77777777" w:rsidR="00730DD3" w:rsidRDefault="00730DD3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3738C17F" w14:textId="77777777" w:rsidR="004C4B3A" w:rsidRDefault="004C4B3A" w:rsidP="0055655F">
+    <w:p w14:paraId="7FFEA252" w14:textId="77777777" w:rsidR="003B4C8D" w:rsidRDefault="003B4C8D" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F652F14" w14:textId="77777777" w:rsidR="004C4B3A" w:rsidRDefault="004C4B3A" w:rsidP="0055655F">
+    <w:p w14:paraId="0D1ECBDA" w14:textId="77777777" w:rsidR="003B4C8D" w:rsidRDefault="003B4C8D" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65FF5FCF" w14:textId="77777777" w:rsidR="00730DD3" w:rsidRDefault="00730DD3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B249C48" w14:textId="4B690FBF" w:rsidR="0055655F" w:rsidRPr="00E46AF6" w:rsidRDefault="00CE7144" w:rsidP="00FE2457">
     <w:pPr>
@@ -6125,53 +6488,53 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2110615075">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1785151925">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="691733165">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="954094575">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1895236418">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1034113841">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UqSkGD8KlvzeMr+A6J5gmgKL8C5Mz3sQ3/ao3nu4RIyFVshYcWWTmFxzuxIleiwpZMSeapM9rB505ezDQ+nQiQ==" w:salt="jCmW3wYgU1kAuYKTzwJAMg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xfOEL8nfwUtdpyAjEn+1WVsy+Pl5yWWgk766TL49xmcW44d6/u5BGp14kflIQqR5hqzsIt9MGWCcgOk+aumnZw==" w:salt="oeMeBYX7WUB2QPSzXxejMw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D1AB7"/>
     <w:rsid w:val="00000387"/>
     <w:rsid w:val="000069CE"/>
@@ -6196,140 +6559,144 @@
     <w:rsid w:val="001D5356"/>
     <w:rsid w:val="001D5518"/>
     <w:rsid w:val="001F3F73"/>
     <w:rsid w:val="0020607E"/>
     <w:rsid w:val="00220136"/>
     <w:rsid w:val="002754DA"/>
     <w:rsid w:val="00280FEE"/>
     <w:rsid w:val="00284391"/>
     <w:rsid w:val="0028618E"/>
     <w:rsid w:val="00293A60"/>
     <w:rsid w:val="002A3017"/>
     <w:rsid w:val="002D4E36"/>
     <w:rsid w:val="002D5CEE"/>
     <w:rsid w:val="002E3961"/>
     <w:rsid w:val="002F1116"/>
     <w:rsid w:val="002F611F"/>
     <w:rsid w:val="003141BD"/>
     <w:rsid w:val="00323FB4"/>
     <w:rsid w:val="003248E7"/>
     <w:rsid w:val="0033523A"/>
     <w:rsid w:val="00357822"/>
     <w:rsid w:val="00380C9C"/>
     <w:rsid w:val="00385E33"/>
     <w:rsid w:val="0039307B"/>
     <w:rsid w:val="00397720"/>
+    <w:rsid w:val="003B4C8D"/>
     <w:rsid w:val="003D1AB7"/>
     <w:rsid w:val="003D565C"/>
     <w:rsid w:val="003E11C2"/>
     <w:rsid w:val="003F523E"/>
     <w:rsid w:val="00451CB6"/>
     <w:rsid w:val="004618B6"/>
     <w:rsid w:val="00477BF1"/>
     <w:rsid w:val="0048782F"/>
     <w:rsid w:val="0049619A"/>
     <w:rsid w:val="004C0ED1"/>
     <w:rsid w:val="004C4B3A"/>
     <w:rsid w:val="004D4DBB"/>
     <w:rsid w:val="0050458C"/>
     <w:rsid w:val="0051562D"/>
     <w:rsid w:val="00536724"/>
     <w:rsid w:val="0055655F"/>
     <w:rsid w:val="00567FA0"/>
     <w:rsid w:val="005835A1"/>
     <w:rsid w:val="00593702"/>
     <w:rsid w:val="005D315E"/>
+    <w:rsid w:val="005D7DC3"/>
     <w:rsid w:val="005E5886"/>
     <w:rsid w:val="005F4CD1"/>
     <w:rsid w:val="00625133"/>
     <w:rsid w:val="006665A0"/>
     <w:rsid w:val="006838DC"/>
     <w:rsid w:val="006A3713"/>
     <w:rsid w:val="006B686A"/>
     <w:rsid w:val="006E0340"/>
     <w:rsid w:val="006E37F1"/>
     <w:rsid w:val="0070483A"/>
     <w:rsid w:val="007276C9"/>
     <w:rsid w:val="00727B44"/>
     <w:rsid w:val="00730DD3"/>
     <w:rsid w:val="00747D06"/>
     <w:rsid w:val="00761E22"/>
     <w:rsid w:val="00775B00"/>
     <w:rsid w:val="00794661"/>
     <w:rsid w:val="008065EC"/>
     <w:rsid w:val="00824DB6"/>
     <w:rsid w:val="00847225"/>
     <w:rsid w:val="008875F0"/>
     <w:rsid w:val="0089789E"/>
     <w:rsid w:val="008B06F0"/>
     <w:rsid w:val="008D541C"/>
     <w:rsid w:val="008E2EA2"/>
     <w:rsid w:val="008F267F"/>
     <w:rsid w:val="008F5BD7"/>
     <w:rsid w:val="00954889"/>
+    <w:rsid w:val="00967C1F"/>
     <w:rsid w:val="00970A57"/>
     <w:rsid w:val="00974330"/>
     <w:rsid w:val="009804F1"/>
     <w:rsid w:val="009812C0"/>
     <w:rsid w:val="009B6B50"/>
     <w:rsid w:val="009D0362"/>
     <w:rsid w:val="009D56C9"/>
     <w:rsid w:val="00A00B20"/>
     <w:rsid w:val="00A03C7A"/>
     <w:rsid w:val="00A06031"/>
     <w:rsid w:val="00A36550"/>
     <w:rsid w:val="00A66BD6"/>
     <w:rsid w:val="00A73D63"/>
     <w:rsid w:val="00A77A1B"/>
     <w:rsid w:val="00A827BF"/>
     <w:rsid w:val="00A91826"/>
     <w:rsid w:val="00AB613D"/>
     <w:rsid w:val="00AF3237"/>
     <w:rsid w:val="00B21405"/>
     <w:rsid w:val="00B26412"/>
     <w:rsid w:val="00B65190"/>
     <w:rsid w:val="00B729D8"/>
     <w:rsid w:val="00B75282"/>
     <w:rsid w:val="00BA48DD"/>
     <w:rsid w:val="00BA52CF"/>
     <w:rsid w:val="00BC223F"/>
     <w:rsid w:val="00BD1B2E"/>
     <w:rsid w:val="00BE4BEC"/>
     <w:rsid w:val="00BE72EA"/>
     <w:rsid w:val="00C24BDC"/>
     <w:rsid w:val="00C277AB"/>
     <w:rsid w:val="00C67BEF"/>
     <w:rsid w:val="00C86D4F"/>
     <w:rsid w:val="00CB28E1"/>
     <w:rsid w:val="00CB54CF"/>
     <w:rsid w:val="00CE7144"/>
     <w:rsid w:val="00CF6215"/>
     <w:rsid w:val="00D01ADA"/>
     <w:rsid w:val="00D245DF"/>
     <w:rsid w:val="00D250FE"/>
     <w:rsid w:val="00D31CA0"/>
     <w:rsid w:val="00D42E75"/>
+    <w:rsid w:val="00D51D79"/>
     <w:rsid w:val="00D669B4"/>
     <w:rsid w:val="00D71B29"/>
     <w:rsid w:val="00D8040B"/>
     <w:rsid w:val="00DA7686"/>
     <w:rsid w:val="00E109D4"/>
     <w:rsid w:val="00E30F1C"/>
     <w:rsid w:val="00E46AF6"/>
     <w:rsid w:val="00E75A46"/>
     <w:rsid w:val="00E83429"/>
     <w:rsid w:val="00E87268"/>
     <w:rsid w:val="00EA3097"/>
     <w:rsid w:val="00EB358B"/>
     <w:rsid w:val="00EF5229"/>
     <w:rsid w:val="00EF57F4"/>
     <w:rsid w:val="00F116A3"/>
     <w:rsid w:val="00F13977"/>
     <w:rsid w:val="00F56C77"/>
     <w:rsid w:val="00FC7C0C"/>
     <w:rsid w:val="00FC7D42"/>
     <w:rsid w:val="00FD683F"/>
     <w:rsid w:val="00FE2457"/>
     <w:rsid w:val="00FE5C31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -7200,306 +7567,50 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B4B1FA5-4580-4EF9-B779-FCDB5EDAFAC4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001E4399" w:rsidRDefault="001E4399" w:rsidP="001E4399">
           <w:pPr>
             <w:pStyle w:val="9575AF227AD64643BA9D7F6B0BC781DC1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A824EF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0B6E3EC46F5749B884FE4443BC3522D5"/>
-[...254 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="473EE0E4185E4494981BB399AA813D2E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{03B0DEB8-EFE2-4D20-A088-082C3CABDDA6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001E4399" w:rsidRDefault="001E4399" w:rsidP="001E4399">
           <w:pPr>
             <w:pStyle w:val="473EE0E4185E4494981BB399AA813D2E1"/>
           </w:pPr>
           <w:r w:rsidRPr="00A824EF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
@@ -7680,332 +7791,588 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{288D0AC3-F122-4E5B-9BA5-CB13E5BAECE8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001E4399" w:rsidRDefault="001E4399" w:rsidP="001E4399">
           <w:pPr>
             <w:pStyle w:val="54935DE4A5724C59BB0C624B525E70DC1"/>
           </w:pPr>
           <w:r w:rsidRPr="00170A90">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9E0EB9EC3AB74AAE8106F615F6230BD8"/>
-[...254 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="7E78C24F6724473D852817A7EE413348"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E6F16326-F378-4EA3-898D-6E911F9892B7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001E4399" w:rsidRDefault="001E4399" w:rsidP="001E4399">
           <w:pPr>
             <w:pStyle w:val="7E78C24F6724473D852817A7EE413348"/>
           </w:pPr>
           <w:r w:rsidRPr="00A824EF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="434E622EB9F845EDBCB6DB41B67B7505"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A618A0D2-CD31-4986-A52C-3E77483C0C7B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="434E622EB9F845EDBCB6DB41B67B7505"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00705DD4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EE66A1EE26B348ED94C48EFE8E8339E6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F0EE4ED6-5284-49D4-8925-FDC01630DB9F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="EE66A1EE26B348ED94C48EFE8E8339E6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A824EF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="13864506D34E49518608EBAC1DBC0FEC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{61B7E23E-8789-4408-B38C-7553ED6F3617}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="13864506D34E49518608EBAC1DBC0FEC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007B0684">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BC578F3F416947C282CC350F6C78E82C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6B10F365-1489-4CA6-B636-6772CB0079D8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="BC578F3F416947C282CC350F6C78E82C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A824EF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="46359E4904A0473EABEC68AE1B699D32"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AEEF587A-A350-4504-9000-E767866D55D5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="46359E4904A0473EABEC68AE1B699D32"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00705DD4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F68B86D88E4942DC9B68CBD703CC0D66"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{686E3DEA-05C2-42E9-8C8B-2B4EE6B32368}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="F68B86D88E4942DC9B68CBD703CC0D66"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A824EF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="38374FFB4FB844A5BFDC80D76D3F6C4A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D95CF4ED-E869-4918-867F-A3DA73AF95EB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="38374FFB4FB844A5BFDC80D76D3F6C4A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007B0684">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0E28A94148C94E9394457B6A34300D0C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0C540667-2805-42CD-AE54-9074D4A33170}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="0E28A94148C94E9394457B6A34300D0C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00705DD4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="484BDE0EE6094790B597E1C8741EC5AE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DC972B69-E717-49BA-8F86-BD4E64E54F6A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="484BDE0EE6094790B597E1C8741EC5AE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A824EF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4966524A1402417FA0B7E0EB300FAAFD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C26B090B-B0BF-4008-9505-D820AA6CA1DF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="4966524A1402417FA0B7E0EB300FAAFD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007B0684">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="98E590B3E2E64FE2B70CC8E5B800586C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D24577AC-C65F-447A-BA03-7855E1A5B936}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="98E590B3E2E64FE2B70CC8E5B800586C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00705DD4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F3C6617ECF154E279FD10D67BC1201B9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8C877311-4A95-4F6E-99B6-2A19F8C75D84}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="F3C6617ECF154E279FD10D67BC1201B9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A824EF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="419758D8A5144649B4C7121F5B2863FE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8BAF278D-61BC-4DC7-A9D2-37B2FF6B3744}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="419758D8A5144649B4C7121F5B2863FE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007B0684">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="948CDDB305DF4B98BCF17F4DE7869C81"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F7D4F567-1E92-445F-9A33-A188545411A6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="948CDDB305DF4B98BCF17F4DE7869C81"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A824EF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="312C6CBF7D364DEFBA8F448FB0C21FF4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C3DED4CD-87C6-45D5-815C-8B442EC1336D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="312C6CBF7D364DEFBA8F448FB0C21FF4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A824EF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="68BDBA18944C4FA5B3B3FC47659650A9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D28A8AFD-43DF-410A-A988-D32A19E9AAA4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A049AE" w:rsidRDefault="000D085E" w:rsidP="000D085E">
+          <w:pPr>
+            <w:pStyle w:val="68BDBA18944C4FA5B3B3FC47659650A9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A824EF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="David">
     <w:panose1 w:val="020E0502060401010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8076,58 +8443,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00060024"/>
     <w:rsid w:val="00060024"/>
+    <w:rsid w:val="000D085E"/>
     <w:rsid w:val="0014475C"/>
     <w:rsid w:val="001877C3"/>
     <w:rsid w:val="001E4399"/>
     <w:rsid w:val="00225AF7"/>
     <w:rsid w:val="00477BF1"/>
     <w:rsid w:val="006665A0"/>
     <w:rsid w:val="00713B9F"/>
+    <w:rsid w:val="00967C1F"/>
     <w:rsid w:val="009D0362"/>
+    <w:rsid w:val="00A049AE"/>
     <w:rsid w:val="00A827BF"/>
     <w:rsid w:val="00C5367C"/>
     <w:rsid w:val="00D816F8"/>
     <w:rsid w:val="00E109D4"/>
     <w:rsid w:val="00EB1E2E"/>
     <w:rsid w:val="00EF57F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
@@ -8548,51 +8918,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001E4399"/>
+    <w:rsid w:val="000D085E"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD3DAB730F154C05ABC4EDB39E9A22631">
     <w:name w:val="AD3DAB730F154C05ABC4EDB39E9A22631"/>
     <w:rsid w:val="001E4399"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="93681BF8D664415695DEE45FAF58E35A1">
     <w:name w:val="93681BF8D664415695DEE45FAF58E35A1"/>
     <w:rsid w:val="001E4399"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
@@ -8889,50 +9259,190 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="481BE81CD8384B2182900D45EC33D433">
     <w:name w:val="481BE81CD8384B2182900D45EC33D433"/>
     <w:rsid w:val="001E4399"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B532A4D89EC64EFBA98A053F322EB0A1">
     <w:name w:val="B532A4D89EC64EFBA98A053F322EB0A1"/>
     <w:rsid w:val="001E4399"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2002B9A5B5C4F10910375FB47919AD7">
     <w:name w:val="F2002B9A5B5C4F10910375FB47919AD7"/>
     <w:rsid w:val="001E4399"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B55C0177D944772A2EC7A0D1043B4D9">
     <w:name w:val="3B55C0177D944772A2EC7A0D1043B4D9"/>
     <w:rsid w:val="001E4399"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="486F04A9C758422A8F7154F463423DFE">
     <w:name w:val="486F04A9C758422A8F7154F463423DFE"/>
     <w:rsid w:val="001E4399"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E78C24F6724473D852817A7EE413348">
     <w:name w:val="7E78C24F6724473D852817A7EE413348"/>
     <w:rsid w:val="001E4399"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="434E622EB9F845EDBCB6DB41B67B7505">
+    <w:name w:val="434E622EB9F845EDBCB6DB41B67B7505"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE66A1EE26B348ED94C48EFE8E8339E6">
+    <w:name w:val="EE66A1EE26B348ED94C48EFE8E8339E6"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13864506D34E49518608EBAC1DBC0FEC">
+    <w:name w:val="13864506D34E49518608EBAC1DBC0FEC"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC578F3F416947C282CC350F6C78E82C">
+    <w:name w:val="BC578F3F416947C282CC350F6C78E82C"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46359E4904A0473EABEC68AE1B699D32">
+    <w:name w:val="46359E4904A0473EABEC68AE1B699D32"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F68B86D88E4942DC9B68CBD703CC0D66">
+    <w:name w:val="F68B86D88E4942DC9B68CBD703CC0D66"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38374FFB4FB844A5BFDC80D76D3F6C4A">
+    <w:name w:val="38374FFB4FB844A5BFDC80D76D3F6C4A"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC1A309DB0DD4FA58ADAAF5F2AAD87EE">
+    <w:name w:val="CC1A309DB0DD4FA58ADAAF5F2AAD87EE"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E28A94148C94E9394457B6A34300D0C">
+    <w:name w:val="0E28A94148C94E9394457B6A34300D0C"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="484BDE0EE6094790B597E1C8741EC5AE">
+    <w:name w:val="484BDE0EE6094790B597E1C8741EC5AE"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4966524A1402417FA0B7E0EB300FAAFD">
+    <w:name w:val="4966524A1402417FA0B7E0EB300FAAFD"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9379C6ABC1C54D998E9D29D05C2DACE1">
+    <w:name w:val="9379C6ABC1C54D998E9D29D05C2DACE1"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="98E590B3E2E64FE2B70CC8E5B800586C">
+    <w:name w:val="98E590B3E2E64FE2B70CC8E5B800586C"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3C6617ECF154E279FD10D67BC1201B9">
+    <w:name w:val="F3C6617ECF154E279FD10D67BC1201B9"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="419758D8A5144649B4C7121F5B2863FE">
+    <w:name w:val="419758D8A5144649B4C7121F5B2863FE"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C369B430C2D42F48D4BF6E2C0A4E3E8">
+    <w:name w:val="7C369B430C2D42F48D4BF6E2C0A4E3E8"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47BBEEF14A0B42EAA23B4507CE481E08">
+    <w:name w:val="47BBEEF14A0B42EAA23B4507CE481E08"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6C0E47BCA8D449A8CEE610662426322">
+    <w:name w:val="F6C0E47BCA8D449A8CEE610662426322"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA5AC39D0EB94E4DA3DF740F6781BCB4">
+    <w:name w:val="EA5AC39D0EB94E4DA3DF740F6781BCB4"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEBE60AB5B384955BE9780CC644BFA33">
+    <w:name w:val="FEBE60AB5B384955BE9780CC644BFA33"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E1F800FA3F44F85BED5E2C588397451">
+    <w:name w:val="8E1F800FA3F44F85BED5E2C588397451"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="590FB757E4FC401DA45F3649F416B45F">
+    <w:name w:val="590FB757E4FC401DA45F3649F416B45F"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBD32C3CCF3441E29B8D0CF565079BD4">
+    <w:name w:val="BBD32C3CCF3441E29B8D0CF565079BD4"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF0105B06F004B04B6B1BD6C85F3D78E">
+    <w:name w:val="CF0105B06F004B04B6B1BD6C85F3D78E"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B36771F66F4D4D44813B41DE885BD6DC">
+    <w:name w:val="B36771F66F4D4D44813B41DE885BD6DC"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F38472EE925463BA7068738649238D0">
+    <w:name w:val="4F38472EE925463BA7068738649238D0"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A9CEF586388440A848736A5792CB120">
+    <w:name w:val="2A9CEF586388440A848736A5792CB120"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F66B3E8258784932A01F9771C245E587">
+    <w:name w:val="F66B3E8258784932A01F9771C245E587"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AAF9F526F8B4440A4A823A7459FCD2A">
+    <w:name w:val="2AAF9F526F8B4440A4A823A7459FCD2A"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E3564EA2CA74D28A23AA01E0DA99295">
+    <w:name w:val="6E3564EA2CA74D28A23AA01E0DA99295"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19AC609F5D994D819E5FCDED84C91150">
+    <w:name w:val="19AC609F5D994D819E5FCDED84C91150"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="283B7885DCAC4FC5B84FA5DB138D066A">
+    <w:name w:val="283B7885DCAC4FC5B84FA5DB138D066A"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="948CDDB305DF4B98BCF17F4DE7869C81">
+    <w:name w:val="948CDDB305DF4B98BCF17F4DE7869C81"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="312C6CBF7D364DEFBA8F448FB0C21FF4">
+    <w:name w:val="312C6CBF7D364DEFBA8F448FB0C21FF4"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68BDBA18944C4FA5B3B3FC47659650A9">
+    <w:name w:val="68BDBA18944C4FA5B3B3FC47659650A9"/>
+    <w:rsid w:val="000D085E"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -9199,77 +9709,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>247</Words>
-  <Characters>1414</Characters>
+  <Words>281</Words>
+  <Characters>1607</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>שם</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1658</CharactersWithSpaces>
+  <CharactersWithSpaces>1885</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>שילה ניר</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>