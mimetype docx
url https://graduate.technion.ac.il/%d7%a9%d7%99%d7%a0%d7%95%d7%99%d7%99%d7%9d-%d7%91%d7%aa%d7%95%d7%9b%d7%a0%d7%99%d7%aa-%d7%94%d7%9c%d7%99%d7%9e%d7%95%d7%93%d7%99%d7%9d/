--- v0 (2026-04-21)
+++ v1 (2026-06-03)
@@ -597,580 +597,667 @@
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68177105" w14:textId="77777777" w:rsidR="005330BB" w:rsidRPr="00CA760F" w:rsidRDefault="005330BB" w:rsidP="005330BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D66267D" w14:textId="77777777" w:rsidR="005330BB" w:rsidRPr="00CA760F" w:rsidRDefault="005330BB" w:rsidP="005330BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B475AE4" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="00F36BE6">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="786B8B5C" w14:textId="77777777" w:rsidR="004451EE" w:rsidRDefault="004451EE" w:rsidP="004451EE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4750A1A5" w14:textId="050C1326" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00397970" w:rsidP="00AE532F">
-[...39 lines deleted...]
-    <w:p w14:paraId="0CB18A8C" w14:textId="0385C98D" w:rsidR="005C1110" w:rsidRPr="00CA760F" w:rsidRDefault="005C1110" w:rsidP="00F36BE6">
+    <w:p w14:paraId="2076DA65" w14:textId="35758491" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="004451EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">שם הסטודנט/ית: </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk216083450"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="988219377"/>
           <w:placeholder>
-            <w:docPart w:val="D1861C3713EF4F2BA84B75FE03AA8B8E"/>
+            <w:docPart w:val="01C0D79749664CEEBB31B4638A5E825A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002C738D" w:rsidRPr="00CA760F">
+          <w:r w:rsidRPr="00CA760F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  מספר ת.ז.: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="2059970190"/>
           <w:placeholder>
-            <w:docPart w:val="373CF6C0130947CC9450FB6EDFD4F6A6"/>
+            <w:docPart w:val="7D1586DE983D47D3A9D91A21817EA680"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002C738D" w:rsidRPr="00CA760F">
+          <w:r w:rsidRPr="00CA760F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4237E728" w14:textId="6D389641" w:rsidR="00D64908" w:rsidRPr="00CA760F" w:rsidRDefault="005C1110" w:rsidP="00F36BE6">
-      <w:pPr>
+    <w:p w14:paraId="3B475AE4" w14:textId="0AA51489" w:rsidR="00AE532F" w:rsidRDefault="004451EE" w:rsidP="004451EE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:bidi/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">יחידה אקדמית/פקולטה/תוכנית: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-1858575959"/>
           <w:placeholder>
-            <w:docPart w:val="2EDC3ADDC09D486C8278FF9D4A050FD7"/>
+            <w:docPart w:val="14DEE19152C940FA908FEC1C9B09D62F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002C738D" w:rsidRPr="00CA760F">
+          <w:r w:rsidRPr="00CA760F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  תואר: </w:t>
       </w:r>
-      <w:r w:rsidR="002C738D" w:rsidRPr="00CA760F">
+      <w:r w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:rtl/>
           </w:rPr>
           <w:id w:val="-2136857368"/>
           <w:placeholder>
-            <w:docPart w:val="1C735AF3BC4D47EDA30D362C07570778"/>
+            <w:docPart w:val="9EA056498091427EB8684C512CE87CE7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="מגיסטר" w:value="מגיסטר"/>
             <w:listItem w:displayText="דוקטור" w:value="דוקטור"/>
             <w:listItem w:displayText="לא לתואר" w:value="לא לתואר"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="002C738D" w:rsidRPr="00CA760F">
+          <w:r w:rsidRPr="00CA760F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
+    <w:p w14:paraId="2E1D4F3C" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="004451EE" w:rsidRDefault="004451EE" w:rsidP="004451EE">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4237E728" w14:textId="06BD1FBA" w:rsidR="00D64908" w:rsidRPr="004451EE" w:rsidRDefault="00397970" w:rsidP="004451EE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:bidi/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA760F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">א. </w:t>
+      </w:r>
+      <w:r w:rsidR="005330BB" w:rsidRPr="00CA760F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ביטול מקצועות</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3561" w:tblpY="235"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="50"/>
         <w:bidiVisual/>
-        <w:tblW w:w="7120" w:type="dxa"/>
+        <w:tblW w:w="10339" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2120"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2401"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w14:paraId="6C15BA9A" w14:textId="77777777" w:rsidTr="00AE532F">
+      <w:tr w:rsidR="004451EE" w:rsidRPr="00CA760F" w14:paraId="725922CB" w14:textId="77777777" w:rsidTr="009B3272">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C078A24" w14:textId="77777777" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00F36BE6" w:rsidP="00AE532F">
+          <w:p w14:paraId="50A5D40D" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="009B3272">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA760F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>מספר המקצוע</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="084B5BE7" w14:textId="77777777" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00F36BE6" w:rsidP="00AE532F">
+          <w:p w14:paraId="04C4D1B1" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="009B3272">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA760F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>שם המקצוע</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAD140C" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="009B3272">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>שם מורה המקצוע</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2401" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1151B5" w14:textId="77777777" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00F36BE6" w:rsidP="00AE532F">
+          <w:p w14:paraId="43E6D24C" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="009B3272">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA760F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>חתימת מורה המקצוע</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09786DB7" w14:textId="77777777" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00F36BE6" w:rsidP="00AE532F">
+          <w:p w14:paraId="091E8175" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="009B3272">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA760F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(לאחר מועד השינויים–חובה להחתים)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w14:paraId="3E6D63FC" w14:textId="77777777" w:rsidTr="00AE532F">
+      <w:tr w:rsidR="004451EE" w:rsidRPr="00CA760F" w14:paraId="6D6AF652" w14:textId="77777777" w:rsidTr="004451EE">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A49DD5" w14:textId="30C3C007" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="00AE532F">
+          <w:p w14:paraId="6098B5E9" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-2031562489"/>
                 <w:placeholder>
-                  <w:docPart w:val="A2142325AD6F407AA928601D70F569ED"/>
+                  <w:docPart w:val="55AC91DA392640BE9A0F12A1D88BDA5A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E47BFD4" w14:textId="106B56E2" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="00AE532F">
+          <w:p w14:paraId="5D87A8B3" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1606306444"/>
                 <w:placeholder>
-                  <w:docPart w:val="CE91A90F85D0429F9937A002391E0606"/>
+                  <w:docPart w:val="A26D2AAEC4C04FE882CA3226DAD66BF8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="385FBAF0" w14:textId="77777777" w:rsidR="004451EE" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:id w:val="1221872082"/>
+                <w:placeholder>
+                  <w:docPart w:val="0AFD3A44DC2344339E920221387FB13D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004451EE" w:rsidRPr="009348D0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:rtl/>
             </w:rPr>
             <w:id w:val="-1039507583"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:tcW w:w="2401" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="219724D9" w14:textId="77777777" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00F36BE6" w:rsidP="00AE532F">
+              <w:p w14:paraId="4B934FD8" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="004451EE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                     <w:rtl/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA760F">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C92013D" wp14:editId="700F29BD">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="166C3A1D" wp14:editId="50FE2667">
                       <wp:extent cx="781050" cy="247650"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="893629058" name="Picture 1" descr="הוסף/י קובץ חתימה"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="893629058" name="Picture 1" descr="הוסף/י קובץ חתימה"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId7" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
@@ -1179,182 +1266,227 @@
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="783223" cy="248339"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w14:paraId="592D3CCC" w14:textId="77777777" w:rsidTr="00AE532F">
+      <w:tr w:rsidR="004451EE" w:rsidRPr="00CA760F" w14:paraId="42DC8C97" w14:textId="77777777" w:rsidTr="004451EE">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A19B82" w14:textId="3BBD8290" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="00AE532F">
+          <w:p w14:paraId="3B78945C" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1426803207"/>
                 <w:placeholder>
-                  <w:docPart w:val="A6B23AC852DB48F78C1F3C6D437BE1F2"/>
+                  <w:docPart w:val="E0187C3E619841EFA0A76370C87F12E9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D77F5A" w14:textId="7E860221" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="00AE532F">
+          <w:p w14:paraId="1BE06EE8" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1841971316"/>
                 <w:placeholder>
-                  <w:docPart w:val="0A40314621354D4AB0167F5DB6069AB2"/>
+                  <w:docPart w:val="9226D423383347BA9E9ECB87222E7F59"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0B79D3" w14:textId="77777777" w:rsidR="004451EE" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:id w:val="-1364507262"/>
+                <w:placeholder>
+                  <w:docPart w:val="CA9DA525F7E54CC1A8800C2921394578"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004451EE" w:rsidRPr="009348D0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:rtl/>
             </w:rPr>
             <w:id w:val="1029604183"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:tcW w:w="2401" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1D3D7138" w14:textId="77777777" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00F36BE6" w:rsidP="00AE532F">
+              <w:p w14:paraId="2F4D4854" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="004451EE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                     <w:rtl/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA760F">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C0A1899" wp14:editId="06CCF286">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41141C47" wp14:editId="3B8DA7FC">
                       <wp:extent cx="803910" cy="285750"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="2" name="Picture 6" descr="הוסף/י קובץ חתימה"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="2" name="Picture 6" descr="הוסף/י קובץ חתימה"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId8" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
@@ -1363,182 +1495,227 @@
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="830521" cy="295209"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w14:paraId="144D123A" w14:textId="77777777" w:rsidTr="00AE532F">
+      <w:tr w:rsidR="004451EE" w:rsidRPr="00CA760F" w14:paraId="059AE3F2" w14:textId="77777777" w:rsidTr="004451EE">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37823494" w14:textId="630279BA" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="00AE532F">
+          <w:p w14:paraId="220A6109" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-1225900671"/>
                 <w:placeholder>
-                  <w:docPart w:val="1DFB50E8E2E64B23B463108009B55242"/>
+                  <w:docPart w:val="3A27DE0F2D484D28BA0891E85F34FD39"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1927DCC6" w14:textId="7ACA3DC5" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="00AE532F">
+          <w:p w14:paraId="03396A7E" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1146631253"/>
                 <w:placeholder>
-                  <w:docPart w:val="161B7DA7CC9B478AA41A3A584D6B4FE1"/>
+                  <w:docPart w:val="5F86CCF6851D4A9C99511B3AFEA8A798"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB71D8B" w14:textId="77777777" w:rsidR="004451EE" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:id w:val="-1465730073"/>
+                <w:placeholder>
+                  <w:docPart w:val="07DE78016E2C404B922B421BA2E2F0D3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004451EE" w:rsidRPr="009348D0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:rtl/>
             </w:rPr>
             <w:id w:val="337198972"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:tcW w:w="2401" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="294D4497" w14:textId="77777777" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00F36BE6" w:rsidP="00AE532F">
+              <w:p w14:paraId="27F53910" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="004451EE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                     <w:rtl/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA760F">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="557F0D16" wp14:editId="3D732E88">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4472405E" wp14:editId="6E1C3D79">
                       <wp:extent cx="774065" cy="257175"/>
                       <wp:effectExtent l="0" t="0" r="6985" b="9525"/>
                       <wp:docPr id="3" name="Picture 7" descr="הוסף/י קובץ חתימה"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="3" name="Picture 7" descr="הוסף/י קובץ חתימה"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId9" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
@@ -1547,223 +1724,269 @@
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="804128" cy="267163"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w14:paraId="49A43BAC" w14:textId="77777777" w:rsidTr="00AE532F">
+      <w:tr w:rsidR="004451EE" w:rsidRPr="00CA760F" w14:paraId="78E8CF78" w14:textId="77777777" w:rsidTr="004451EE">
         <w:trPr>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC0E57A" w14:textId="516CB919" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="00AE532F">
+          <w:p w14:paraId="2227792E" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1856070382"/>
                 <w:placeholder>
-                  <w:docPart w:val="FB60416782874F4AA1217A7AA8F40915"/>
+                  <w:docPart w:val="B09419F844C54AB7B0A024398227F142"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6230722E" w14:textId="21D41564" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="00AE532F">
+          <w:p w14:paraId="5F60B160" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="1487054520"/>
                 <w:placeholder>
-                  <w:docPart w:val="910B905B5362456C95F735C4771E6D50"/>
+                  <w:docPart w:val="E042726103F24168B601FAB46EEE3510"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="00697905">
+                <w:r w:rsidR="004451EE" w:rsidRPr="00697905">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:vanish/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B10C33">
+            <w:r w:rsidR="004451EE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
                 <w:id w:val="-64577707"/>
                 <w:placeholder>
-                  <w:docPart w:val="8438A70C31884A33B90D24B5341CC0B8"/>
+                  <w:docPart w:val="FABF3B74A9D54DB18A871D2798C0D691"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B10C33" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B819DA6" w14:textId="77777777" w:rsidR="004451EE" w:rsidRDefault="00C105BC" w:rsidP="004451EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:id w:val="-67954610"/>
+                <w:placeholder>
+                  <w:docPart w:val="18A31A152142499ABB3AB5EF5E6AB13E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004451EE" w:rsidRPr="009348D0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:rtl/>
             </w:rPr>
             <w:id w:val="-1608030912"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:tcW w:w="2401" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="77992819" w14:textId="77777777" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00F36BE6" w:rsidP="00AE532F">
+              <w:p w14:paraId="5689A0C0" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="004451EE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                     <w:rtl/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA760F">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="796BDA4F" wp14:editId="64417004">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C6F374E" wp14:editId="61A977FC">
                       <wp:extent cx="725170" cy="276225"/>
                       <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                       <wp:docPr id="1949140561" name="Picture 4" descr="הוסף/י קובץ חתימה"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="1949140561" name="Picture 4" descr="הוסף/י קובץ חתימה"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId10" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
@@ -1786,1183 +2009,1219 @@
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79AB1B57" w14:textId="77777777" w:rsidR="00D64908" w:rsidRPr="00CA760F" w:rsidRDefault="00D64908" w:rsidP="00F36BE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B0E3E13" w14:textId="77777777" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00F36BE6" w:rsidP="00F36BE6">
-[...113 lines deleted...]
-    </w:p>
     <w:p w14:paraId="44B71ADA" w14:textId="37E2C7D2" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00397970" w:rsidP="00AE532F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ב. </w:t>
       </w:r>
       <w:r w:rsidR="005330BB" w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>הרשמה למקצועות חדשים</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3561" w:tblpY="235"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="50"/>
         <w:bidiVisual/>
-        <w:tblW w:w="7120" w:type="dxa"/>
+        <w:tblW w:w="10339" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2120"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2401"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE532F" w:rsidRPr="00CA760F" w14:paraId="50FEA9F5" w14:textId="77777777" w:rsidTr="008F5DCE">
+      <w:tr w:rsidR="004451EE" w:rsidRPr="00CA760F" w14:paraId="3EA2C046" w14:textId="77777777" w:rsidTr="009B3272">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05CD2367" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="008F5DCE">
+          <w:p w14:paraId="25F50EC8" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="009B3272">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA760F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>מספר המקצוע</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29D3E19D" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="008F5DCE">
+          <w:p w14:paraId="4544C907" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="009B3272">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA760F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>שם המקצוע</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE0D81F" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="009B3272">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>שם מורה המקצוע</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2401" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="14" w:type="dxa"/>
               <w:right w:w="14" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40830A8B" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="008F5DCE">
+          <w:p w14:paraId="1ED02183" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="009B3272">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA760F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>חתימת מורה המקצוע</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E384D69" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="008F5DCE">
+          <w:p w14:paraId="31A268FF" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="009B3272">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA760F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(לאחר מועד השינויים–חובה להחתים)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE532F" w:rsidRPr="00CA760F" w14:paraId="7EA99B78" w14:textId="77777777" w:rsidTr="008F5DCE">
+      <w:tr w:rsidR="004451EE" w:rsidRPr="00CA760F" w14:paraId="35006B0B" w14:textId="77777777" w:rsidTr="0012066A">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54CAFCBC" w14:textId="6CBB359C" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="008F5DCE">
+          <w:p w14:paraId="04B71BC5" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="-1092545100"/>
+                <w:id w:val="-1641103664"/>
                 <w:placeholder>
-                  <w:docPart w:val="FA28EEB5B25B4CE280C7131EDA0045B4"/>
+                  <w:docPart w:val="7B169B6572374C8ABC845D97BECC5AC0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4EA53F" w14:textId="2713CFBF" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="008F5DCE">
+          <w:p w14:paraId="7FB0FBFA" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="-1878000391"/>
+                <w:id w:val="-2006354126"/>
                 <w:placeholder>
-                  <w:docPart w:val="1E4CAB204A034B8C946C6302012AEDB2"/>
+                  <w:docPart w:val="FAE6330C43E142ED9F8C9B0DC464D8B0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BF947D" w14:textId="77777777" w:rsidR="004451EE" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:id w:val="462238970"/>
+                <w:placeholder>
+                  <w:docPart w:val="373B339B8FE44317AA9A647D75176123"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004451EE" w:rsidRPr="009348D0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:rtl/>
             </w:rPr>
-            <w:id w:val="-499657595"/>
+            <w:id w:val="-1408223628"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:tcW w:w="2401" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0626196A" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="008F5DCE">
+              <w:p w14:paraId="27B06431" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="0012066A">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                     <w:rtl/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA760F">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F30DCB7" wp14:editId="1CF453D9">
-[...2 lines deleted...]
-                      <wp:docPr id="1514687424" name="Picture 1" descr="הוסף/י קובץ חתימה"/>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E0CF53F" wp14:editId="52296AE5">
+                      <wp:extent cx="781050" cy="247650"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="50350798" name="Picture 1" descr="הוסף/י קובץ חתימה"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="893629058" name="Picture 1" descr="הוסף/י קובץ חתימה"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId11" cstate="print">
+                              <a:blip r:embed="rId7" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="783674" cy="277153"/>
+                                <a:ext cx="783223" cy="248339"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE532F" w:rsidRPr="00CA760F" w14:paraId="5C5C8EF0" w14:textId="77777777" w:rsidTr="008F5DCE">
+      <w:tr w:rsidR="004451EE" w:rsidRPr="00CA760F" w14:paraId="413229D4" w14:textId="77777777" w:rsidTr="0012066A">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBE51FD" w14:textId="5BD61D32" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="008F5DCE">
+          <w:p w14:paraId="6C174429" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="1670066122"/>
+                <w:id w:val="1480417345"/>
                 <w:placeholder>
-                  <w:docPart w:val="4F07E32F20764556A6B4AD38CC1F07AC"/>
+                  <w:docPart w:val="10B04C0AC67E49A4AC72798AF9F252BF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5C3970" w14:textId="69C051E1" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="008F5DCE">
+          <w:p w14:paraId="539EB774" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="-1506893602"/>
+                <w:id w:val="-93777973"/>
                 <w:placeholder>
-                  <w:docPart w:val="80C4E906C2CF44AC904D532704F44D09"/>
+                  <w:docPart w:val="E5C462684FA947A7B889116BCC2D6228"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF0BFF9" w14:textId="77777777" w:rsidR="004451EE" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:id w:val="586116630"/>
+                <w:placeholder>
+                  <w:docPart w:val="B61777E16A9D45B09017C36F42D0E803"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004451EE" w:rsidRPr="009348D0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:rtl/>
             </w:rPr>
-            <w:id w:val="-1851559705"/>
+            <w:id w:val="-1511442050"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:tcW w:w="2401" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7014786B" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="008F5DCE">
+              <w:p w14:paraId="51017D56" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="0012066A">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                     <w:rtl/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA760F">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A8D7B6F" wp14:editId="4F2015E2">
-[...2 lines deleted...]
-                      <wp:docPr id="507192944" name="Picture 6" descr="הוסף/י קובץ חתימה"/>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19F6BA85" wp14:editId="295E464D">
+                      <wp:extent cx="803910" cy="285750"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:docPr id="1020114340" name="Picture 6" descr="הוסף/י קובץ חתימה"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="2" name="Picture 6" descr="הוסף/י קובץ חתימה"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId12" cstate="print">
+                              <a:blip r:embed="rId8" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="830438" cy="265661"/>
+                                <a:ext cx="830521" cy="295209"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE532F" w:rsidRPr="00CA760F" w14:paraId="7FE32D1D" w14:textId="77777777" w:rsidTr="008F5DCE">
+      <w:tr w:rsidR="004451EE" w:rsidRPr="00CA760F" w14:paraId="67FFB3C4" w14:textId="77777777" w:rsidTr="0012066A">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65E486F2" w14:textId="166D716A" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="008F5DCE">
+          <w:p w14:paraId="3C7B7ED6" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="1848207020"/>
+                <w:id w:val="-704258906"/>
                 <w:placeholder>
-                  <w:docPart w:val="51F4272D065149AD81C75A1221835F07"/>
+                  <w:docPart w:val="404D5CE2BBD1482F881BBC2647DA4D87"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B19D220" w14:textId="19E4CF5F" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="008F5DCE">
+          <w:p w14:paraId="68BDA2E5" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="-1690912368"/>
+                <w:id w:val="901562049"/>
                 <w:placeholder>
-                  <w:docPart w:val="AD70E884086A4EB4804D5E3E8133442B"/>
+                  <w:docPart w:val="CA09A6BDEF0F43B0857928904CA2909E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1F0C26" w14:textId="77777777" w:rsidR="004451EE" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:id w:val="1586648447"/>
+                <w:placeholder>
+                  <w:docPart w:val="E7364BDA826548738933AB6C53DFA05A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004451EE" w:rsidRPr="009348D0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:rtl/>
             </w:rPr>
-            <w:id w:val="11351315"/>
+            <w:id w:val="1267430853"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:tcW w:w="2401" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="789ED1CA" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="008F5DCE">
+              <w:p w14:paraId="1821E94B" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="0012066A">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                     <w:rtl/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA760F">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51C6191A" wp14:editId="69A08BCD">
-[...2 lines deleted...]
-                      <wp:docPr id="894136761" name="Picture 7" descr="הוסף/י קובץ חתימה"/>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20BBC47A" wp14:editId="5E6D4141">
+                      <wp:extent cx="774065" cy="257175"/>
+                      <wp:effectExtent l="0" t="0" r="6985" b="9525"/>
+                      <wp:docPr id="574302324" name="Picture 7" descr="הוסף/י קובץ חתימה"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="3" name="Picture 7" descr="הוסף/י קובץ חתימה"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId13" cstate="print">
+                              <a:blip r:embed="rId9" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="804200" cy="247373"/>
+                                <a:ext cx="804128" cy="267163"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AE532F" w:rsidRPr="00CA760F" w14:paraId="30EC9585" w14:textId="77777777" w:rsidTr="008F5DCE">
+      <w:tr w:rsidR="004451EE" w:rsidRPr="00CA760F" w14:paraId="7BDA3AC1" w14:textId="77777777" w:rsidTr="0012066A">
         <w:trPr>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49469FC1" w14:textId="44EFE388" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="008F5DCE">
+          <w:p w14:paraId="57A05805" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="-1503119941"/>
+                <w:id w:val="1500226160"/>
                 <w:placeholder>
-                  <w:docPart w:val="063235714A0242CEBF0151F602E349F2"/>
+                  <w:docPart w:val="71C2852C3B354DD9888FCE796A206E87"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356B9072" w14:textId="4D1C5975" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="001E4E64" w:rsidP="008F5DCE">
+          <w:p w14:paraId="3D5D8E49" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:rtl/>
                 </w:rPr>
-                <w:id w:val="948053374"/>
+                <w:id w:val="307062758"/>
                 <w:placeholder>
-                  <w:docPart w:val="EF5CBCFF85B44B898F560286C264EF16"/>
+                  <w:docPart w:val="5B530557EAF54A3BA25311784A3303C7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002C738D" w:rsidRPr="0061026B">
+                <w:r w:rsidR="004451EE" w:rsidRPr="00697905">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:vanish/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004451EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:id w:val="931630394"/>
+                <w:placeholder>
+                  <w:docPart w:val="E8BD668C71B745F89D1CCD232546553E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004451EE" w:rsidRPr="0061026B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49285186" w14:textId="77777777" w:rsidR="004451EE" w:rsidRDefault="00C105BC" w:rsidP="0012066A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:rtl/>
+                </w:rPr>
+                <w:id w:val="1470549798"/>
+                <w:placeholder>
+                  <w:docPart w:val="A45130AEB1C748BB84D2200B2655062F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004451EE" w:rsidRPr="009348D0">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
               <w:rtl/>
             </w:rPr>
-            <w:id w:val="-1100638238"/>
+            <w:id w:val="1128509847"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2693" w:type="dxa"/>
+                <w:tcW w:w="2401" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7A913D60" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="008F5DCE">
+              <w:p w14:paraId="2ACC54B4" w14:textId="77777777" w:rsidR="004451EE" w:rsidRPr="00CA760F" w:rsidRDefault="004451EE" w:rsidP="0012066A">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                     <w:rtl/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CA760F">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="12"/>
                     <w:szCs w:val="12"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07609363" wp14:editId="58668349">
-[...2 lines deleted...]
-                      <wp:docPr id="1732183698" name="Picture 4" descr="הוסף/י קובץ חתימה"/>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="206D38A7" wp14:editId="19231093">
+                      <wp:extent cx="725170" cy="276225"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                      <wp:docPr id="727091124" name="Picture 4" descr="הוסף/י קובץ חתימה"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="1949140561" name="Picture 4" descr="הוסף/י קובץ חתימה"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId14" cstate="print">
+                              <a:blip r:embed="rId10" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="807638" cy="239852"/>
+                                <a:ext cx="744086" cy="283430"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34DC7E65" w14:textId="77777777" w:rsidR="00F36BE6" w:rsidRPr="00CA760F" w:rsidRDefault="00F36BE6" w:rsidP="00F36BE6">
-[...104 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2729A7A4" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="00F36BE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22A3AB90" w14:textId="0138315B" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="005330BB" w:rsidP="00AE532F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
@@ -3022,69 +3281,79 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002C738D" w:rsidRPr="00CA760F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2F164970" w14:textId="77777777" w:rsidR="00AE532F" w:rsidRPr="00CA760F" w:rsidRDefault="00AE532F" w:rsidP="00AE532F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A39D86C" w14:textId="0DEC230F" w:rsidR="00747D06" w:rsidRPr="00AE532F" w:rsidRDefault="005330BB" w:rsidP="00AE532F">
+    <w:p w14:paraId="2A39D86C" w14:textId="10125620" w:rsidR="00747D06" w:rsidRPr="00AE532F" w:rsidRDefault="005330BB" w:rsidP="00AE532F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>נא להדפיס, לחתום ולהחתים כלהלן ולהגיש במזכירות תארים מתקדמים בפקולטה</w:t>
+      </w:r>
+      <w:r w:rsidR="004451EE" w:rsidRPr="004451EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>/יחידה האקדמית</w:t>
       </w:r>
       <w:r w:rsidR="00AE532F" w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
         <w:t>תאריך:</w:t>
       </w:r>
       <w:r w:rsidR="00AE532F" w:rsidRPr="00CA760F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
@@ -3173,51 +3442,51 @@
           <w:r w:rsidR="00D64908" w:rsidRPr="00CA760F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58AD0F51" wp14:editId="1D7F55C8">
                 <wp:extent cx="497403" cy="266700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="9" name="Picture 12" descr="הוסף/י קובץ חתימה"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="9" name="Picture 12" descr="הוסף/י קובץ חתימה"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId15" cstate="print">
+                        <a:blip r:embed="rId11" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="499597" cy="267876"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
@@ -3408,51 +3677,51 @@
           <w:r w:rsidR="00D64908" w:rsidRPr="00CA760F">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55EE6419" wp14:editId="0A4F410D">
                 <wp:extent cx="436913" cy="257175"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                 <wp:docPr id="10" name="Picture 13" descr="הוסף/י קובץ חתימה"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="10" name="Picture 13" descr="הוסף/י קובץ חתימה"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId16" cstate="print">
+                        <a:blip r:embed="rId12" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="439510" cy="258704"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
@@ -3699,112 +3968,112 @@
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EE59181" wp14:editId="7563A21E">
                 <wp:extent cx="425161" cy="219075"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="12" name="Picture 15" descr="הוסף/י קובץ חתימה"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="12" name="Picture 15" descr="הוסף/י קובץ חתימה"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId17" cstate="print">
+                        <a:blip r:embed="rId13" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="426698" cy="219867"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:sectPr w:rsidR="00747D06" w:rsidRPr="00AE532F" w:rsidSect="00D64908">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId19"/>
+    <w:sectPr w:rsidR="00747D06" w:rsidRPr="00AE532F" w:rsidSect="004451EE">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="454" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="195EDE06" w14:textId="77777777" w:rsidR="001E4E64" w:rsidRDefault="001E4E64" w:rsidP="0055655F">
+    <w:p w14:paraId="4448C801" w14:textId="77777777" w:rsidR="00C105BC" w:rsidRDefault="00C105BC" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CEF4D88" w14:textId="77777777" w:rsidR="001E4E64" w:rsidRDefault="001E4E64" w:rsidP="0055655F">
+    <w:p w14:paraId="6FC28BBB" w14:textId="77777777" w:rsidR="00C105BC" w:rsidRDefault="00C105BC" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="David">
     <w:panose1 w:val="020E0502060401010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4487,61 +4756,61 @@
                         <w:rtl/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00970A57">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09811646" w14:textId="77777777" w:rsidR="001E4E64" w:rsidRDefault="001E4E64" w:rsidP="0055655F">
+    <w:p w14:paraId="3F55D736" w14:textId="77777777" w:rsidR="00C105BC" w:rsidRDefault="00C105BC" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10E15121" w14:textId="77777777" w:rsidR="001E4E64" w:rsidRDefault="001E4E64" w:rsidP="0055655F">
+    <w:p w14:paraId="12BD1DDE" w14:textId="77777777" w:rsidR="00C105BC" w:rsidRDefault="00C105BC" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B249C48" w14:textId="4DA6DEA4" w:rsidR="0055655F" w:rsidRPr="00E46AF6" w:rsidRDefault="00D64908" w:rsidP="00FE2457">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="795"/>
       </w:tabs>
       <w:bidi w:val="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -6469,53 +6738,53 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="195242110">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2110615075">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1785151925">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="691733165">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1992129816">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1877042013">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jq50xi6ljVO8Pe7WKqi52q6JePgXZTcFzfyDM1F5Ew0OZ+jY8GOUBof7hB+aasvgsUJfaCiokz+GaDIOYfMzBw==" w:salt="xlk7rvvKKDEJWSsAjdWvbA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6C1H3PBWabeE6J8cFnIirlngYucIgh70EK4QTx43FzWTKtMzK9Jg/c5++P/klb3I0c2QQpmhCAapNfcfTy0bUw==" w:salt="JW76SMuG6aoyV+NUI4DBmg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D1AB7"/>
     <w:rsid w:val="00000387"/>
     <w:rsid w:val="000069CE"/>
@@ -6539,150 +6808,156 @@
     <w:rsid w:val="0020607E"/>
     <w:rsid w:val="00220136"/>
     <w:rsid w:val="00220DA7"/>
     <w:rsid w:val="00244DA2"/>
     <w:rsid w:val="002754DA"/>
     <w:rsid w:val="00280FEE"/>
     <w:rsid w:val="00284391"/>
     <w:rsid w:val="0028618E"/>
     <w:rsid w:val="002C738D"/>
     <w:rsid w:val="002D4E36"/>
     <w:rsid w:val="002D5CEE"/>
     <w:rsid w:val="002E3961"/>
     <w:rsid w:val="002F1116"/>
     <w:rsid w:val="002F2744"/>
     <w:rsid w:val="003141BD"/>
     <w:rsid w:val="003248E7"/>
     <w:rsid w:val="00357822"/>
     <w:rsid w:val="00380C9C"/>
     <w:rsid w:val="00385E33"/>
     <w:rsid w:val="0039307B"/>
     <w:rsid w:val="00397720"/>
     <w:rsid w:val="00397970"/>
     <w:rsid w:val="003D0B55"/>
     <w:rsid w:val="003D1AB7"/>
     <w:rsid w:val="003F523E"/>
+    <w:rsid w:val="004451EE"/>
     <w:rsid w:val="00451CB6"/>
     <w:rsid w:val="0048782F"/>
     <w:rsid w:val="004C0ED1"/>
     <w:rsid w:val="004E1C4A"/>
     <w:rsid w:val="0050458C"/>
     <w:rsid w:val="005330BB"/>
     <w:rsid w:val="0055655F"/>
     <w:rsid w:val="0056085D"/>
     <w:rsid w:val="005835A1"/>
     <w:rsid w:val="00593702"/>
     <w:rsid w:val="00596901"/>
     <w:rsid w:val="005A43D0"/>
     <w:rsid w:val="005C1110"/>
     <w:rsid w:val="005D315E"/>
     <w:rsid w:val="005E5886"/>
     <w:rsid w:val="005F4CD1"/>
     <w:rsid w:val="0061026B"/>
     <w:rsid w:val="00622AFB"/>
     <w:rsid w:val="00625133"/>
     <w:rsid w:val="006665A0"/>
     <w:rsid w:val="006838DC"/>
     <w:rsid w:val="00697905"/>
     <w:rsid w:val="006A3713"/>
     <w:rsid w:val="006A4369"/>
     <w:rsid w:val="006B4777"/>
     <w:rsid w:val="006B686A"/>
     <w:rsid w:val="006E0340"/>
     <w:rsid w:val="006F6271"/>
     <w:rsid w:val="0070483A"/>
     <w:rsid w:val="00727B44"/>
     <w:rsid w:val="00747D06"/>
     <w:rsid w:val="007670C1"/>
     <w:rsid w:val="0078104C"/>
     <w:rsid w:val="007875D7"/>
     <w:rsid w:val="007C60F6"/>
     <w:rsid w:val="008065EC"/>
     <w:rsid w:val="00824DB6"/>
     <w:rsid w:val="00850487"/>
     <w:rsid w:val="008843EF"/>
     <w:rsid w:val="008875F0"/>
     <w:rsid w:val="0089789E"/>
     <w:rsid w:val="008A0213"/>
     <w:rsid w:val="008B06F0"/>
     <w:rsid w:val="008F267F"/>
     <w:rsid w:val="008F3FB2"/>
+    <w:rsid w:val="00912C97"/>
     <w:rsid w:val="00954889"/>
     <w:rsid w:val="00962D3C"/>
     <w:rsid w:val="00970A57"/>
     <w:rsid w:val="00974330"/>
     <w:rsid w:val="009804F1"/>
     <w:rsid w:val="009812C0"/>
+    <w:rsid w:val="009B3272"/>
     <w:rsid w:val="009B403F"/>
     <w:rsid w:val="009B4E1E"/>
     <w:rsid w:val="009D56C9"/>
     <w:rsid w:val="009E68F2"/>
     <w:rsid w:val="00A00B20"/>
     <w:rsid w:val="00A06031"/>
     <w:rsid w:val="00A36550"/>
     <w:rsid w:val="00A66BD6"/>
     <w:rsid w:val="00A73D63"/>
     <w:rsid w:val="00A77A1B"/>
     <w:rsid w:val="00A80290"/>
     <w:rsid w:val="00A91826"/>
     <w:rsid w:val="00AE532F"/>
     <w:rsid w:val="00AF3237"/>
     <w:rsid w:val="00B10C33"/>
     <w:rsid w:val="00B21405"/>
     <w:rsid w:val="00B26412"/>
     <w:rsid w:val="00B40BDF"/>
     <w:rsid w:val="00B65190"/>
+    <w:rsid w:val="00B65BEC"/>
     <w:rsid w:val="00B729D8"/>
     <w:rsid w:val="00B75282"/>
     <w:rsid w:val="00B8328E"/>
     <w:rsid w:val="00B86D7D"/>
     <w:rsid w:val="00BC223F"/>
     <w:rsid w:val="00BD1B2E"/>
     <w:rsid w:val="00BE72EA"/>
     <w:rsid w:val="00BF3777"/>
     <w:rsid w:val="00BF6A05"/>
+    <w:rsid w:val="00C105BC"/>
     <w:rsid w:val="00C277AB"/>
     <w:rsid w:val="00C67BEF"/>
     <w:rsid w:val="00C74DFB"/>
     <w:rsid w:val="00C86D4F"/>
     <w:rsid w:val="00CA6934"/>
     <w:rsid w:val="00CA760F"/>
     <w:rsid w:val="00CB54CF"/>
     <w:rsid w:val="00CB696C"/>
     <w:rsid w:val="00CD66BF"/>
     <w:rsid w:val="00CE7144"/>
     <w:rsid w:val="00CF6215"/>
     <w:rsid w:val="00CF7ACC"/>
     <w:rsid w:val="00D245DF"/>
     <w:rsid w:val="00D31CA0"/>
     <w:rsid w:val="00D44C27"/>
     <w:rsid w:val="00D47EBB"/>
     <w:rsid w:val="00D64908"/>
     <w:rsid w:val="00D6594E"/>
     <w:rsid w:val="00D67990"/>
     <w:rsid w:val="00D71B29"/>
     <w:rsid w:val="00D8040B"/>
+    <w:rsid w:val="00D812E2"/>
     <w:rsid w:val="00DA6958"/>
     <w:rsid w:val="00DA7686"/>
     <w:rsid w:val="00DB0EFF"/>
     <w:rsid w:val="00DC5E74"/>
     <w:rsid w:val="00DC5ECA"/>
     <w:rsid w:val="00DD7687"/>
     <w:rsid w:val="00E37929"/>
     <w:rsid w:val="00E46AF6"/>
     <w:rsid w:val="00E75A46"/>
     <w:rsid w:val="00E83429"/>
     <w:rsid w:val="00E87268"/>
     <w:rsid w:val="00EA3097"/>
     <w:rsid w:val="00EB358B"/>
     <w:rsid w:val="00EF5229"/>
     <w:rsid w:val="00F116A3"/>
     <w:rsid w:val="00F11A3D"/>
     <w:rsid w:val="00F13977"/>
     <w:rsid w:val="00F36BE6"/>
     <w:rsid w:val="00F56C77"/>
     <w:rsid w:val="00FB6F54"/>
     <w:rsid w:val="00FC4C01"/>
     <w:rsid w:val="00FC7D42"/>
     <w:rsid w:val="00FD683F"/>
     <w:rsid w:val="00FE2457"/>
     <w:rsid w:val="00FE5C31"/>
@@ -7377,59 +7652,59 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00747D06"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GrStudies@technion.ac.il" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GrStudies@technion.ac.il" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3537E418D1964C5FBE37041DFB36AC82"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{960ACE62-8C59-41DF-A9EC-B04E7965A23C}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -7455,690 +7730,50 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C2F89B9C-8406-426F-9580-754D2CA1AABD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009D0266" w:rsidRDefault="009D0266" w:rsidP="009D0266">
           <w:pPr>
             <w:pStyle w:val="7CE0FCB60B87455DA3FD1A30303BD4694"/>
           </w:pPr>
           <w:r w:rsidRPr="002C738D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...638 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="805A4024DCB8443094626B69A567AFFE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{352052FC-772E-4AD1-A75C-38597309FA18}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009D0266" w:rsidRDefault="009D0266" w:rsidP="009D0266">
           <w:pPr>
             <w:pStyle w:val="805A4024DCB8443094626B69A567AFFE3"/>
           </w:pPr>
           <w:r w:rsidRPr="002C738D">
@@ -8293,67 +7928,995 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CC6199C3-2E00-4CDC-BE3C-7BECC442ECCA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009D0266" w:rsidRDefault="009D0266" w:rsidP="009D0266">
           <w:pPr>
             <w:pStyle w:val="1EEE2C03860D48D2A45894E29D1BEC52"/>
           </w:pPr>
           <w:r w:rsidRPr="002C738D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8438A70C31884A33B90D24B5341CC0B8"/>
+        <w:name w:val="55AC91DA392640BE9A0F12A1D88BDA5A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8EED5FCC-A8DB-4EE1-A0FD-2221B64C2937}"/>
+        <w:guid w:val="{71BC283D-4C26-4DA4-8520-6F9BAF1A29C2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00830ECA" w:rsidRDefault="00734E9A" w:rsidP="00734E9A">
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
           <w:pPr>
-            <w:pStyle w:val="8438A70C31884A33B90D24B5341CC0B8"/>
+            <w:pStyle w:val="55AC91DA392640BE9A0F12A1D88BDA5A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A26D2AAEC4C04FE882CA3226DAD66BF8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2BD0BEFE-4821-451C-89BC-6CDDEAE0D928}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="A26D2AAEC4C04FE882CA3226DAD66BF8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0AFD3A44DC2344339E920221387FB13D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{745A8361-A56C-4B37-8A61-B638D2226262}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="0AFD3A44DC2344339E920221387FB13D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E0187C3E619841EFA0A76370C87F12E9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E886767A-6AEC-4EFA-BC75-E93FFD4FBF80}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="E0187C3E619841EFA0A76370C87F12E9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9226D423383347BA9E9ECB87222E7F59"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{20A6B36F-2C52-42B1-ABBA-228A8922CBD1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="9226D423383347BA9E9ECB87222E7F59"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CA9DA525F7E54CC1A8800C2921394578"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{10459980-B8AC-4AC6-BBC8-B4C2FD44730C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="CA9DA525F7E54CC1A8800C2921394578"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3A27DE0F2D484D28BA0891E85F34FD39"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{62F56BE9-C75F-4C70-A8D5-A6AD5032BA27}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="3A27DE0F2D484D28BA0891E85F34FD39"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5F86CCF6851D4A9C99511B3AFEA8A798"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9CF23FD5-EFE5-453C-8B2D-864584A8C5B3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="5F86CCF6851D4A9C99511B3AFEA8A798"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="07DE78016E2C404B922B421BA2E2F0D3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D611AB56-14B5-4C04-AE13-E0BF1E7DCBA7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="07DE78016E2C404B922B421BA2E2F0D3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B09419F844C54AB7B0A024398227F142"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E35A15E2-05C9-44BE-96BE-00FBD2CB43AA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="B09419F844C54AB7B0A024398227F142"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E042726103F24168B601FAB46EEE3510"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{491953B6-69A7-414A-BEBD-C087CE026D19}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="E042726103F24168B601FAB46EEE3510"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FABF3B74A9D54DB18A871D2798C0D691"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{66C0F707-9113-4615-ACD6-80C7C2904521}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="FABF3B74A9D54DB18A871D2798C0D691"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="18A31A152142499ABB3AB5EF5E6AB13E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A053ABB7-5BCC-4ACA-9B04-0C37FD07FAE1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="18A31A152142499ABB3AB5EF5E6AB13E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="01C0D79749664CEEBB31B4638A5E825A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4CDE558C-0264-4771-9F99-31E8675CDE2E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="01C0D79749664CEEBB31B4638A5E825A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7D1586DE983D47D3A9D91A21817EA680"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3F1D8016-0A44-48F3-97E7-F76DAC8850A8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="7D1586DE983D47D3A9D91A21817EA680"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="14DEE19152C940FA908FEC1C9B09D62F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AD3DA153-08DE-4413-BBBD-665DC1423173}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="14DEE19152C940FA908FEC1C9B09D62F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9EA056498091427EB8684C512CE87CE7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{39D01857-6951-455A-970E-F89553DA062F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="9EA056498091427EB8684C512CE87CE7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7B169B6572374C8ABC845D97BECC5AC0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C22A2F91-54B2-4046-971B-AFF14E1AC12E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="7B169B6572374C8ABC845D97BECC5AC0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FAE6330C43E142ED9F8C9B0DC464D8B0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C5DD3A2E-8628-4E11-8124-AB4CDBAB4A1D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="FAE6330C43E142ED9F8C9B0DC464D8B0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="373B339B8FE44317AA9A647D75176123"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CC170746-3BFE-4A3B-BFC9-CB8F31CBE39B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="373B339B8FE44317AA9A647D75176123"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="10B04C0AC67E49A4AC72798AF9F252BF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{25011373-ADB9-4D36-887D-D1228F5D5910}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="10B04C0AC67E49A4AC72798AF9F252BF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E5C462684FA947A7B889116BCC2D6228"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{97504794-5EF7-4F48-9A73-F626CC1CB57B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="E5C462684FA947A7B889116BCC2D6228"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B61777E16A9D45B09017C36F42D0E803"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DDEE0505-260F-46F5-A82A-B543E9B306C0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="B61777E16A9D45B09017C36F42D0E803"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="404D5CE2BBD1482F881BBC2647DA4D87"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EE319C00-0A5A-4F23-AA4D-B03B38F2BF8A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="404D5CE2BBD1482F881BBC2647DA4D87"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CA09A6BDEF0F43B0857928904CA2909E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7513BC52-C34D-412D-B6C7-DC2B5213C8EE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="CA09A6BDEF0F43B0857928904CA2909E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E7364BDA826548738933AB6C53DFA05A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{82F3D69D-A710-44CB-98E2-55729A35E202}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="E7364BDA826548738933AB6C53DFA05A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="71C2852C3B354DD9888FCE796A206E87"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{69E2A416-DAEB-4F95-B759-FA60AB3F4C0E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="71C2852C3B354DD9888FCE796A206E87"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5B530557EAF54A3BA25311784A3303C7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{33E35988-F719-4E66-AD5D-391D4AD588F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="5B530557EAF54A3BA25311784A3303C7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E8BD668C71B745F89D1CCD232546553E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9DC6D9FF-8E7C-4D2B-892A-5024192E7013}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="E8BD668C71B745F89D1CCD232546553E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C738D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A45130AEB1C748BB84D2200B2655062F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{11E2105E-D655-4842-87C1-55356725F312}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DE1A76" w:rsidRDefault="006B46FF" w:rsidP="006B46FF">
+          <w:pPr>
+            <w:pStyle w:val="A45130AEB1C748BB84D2200B2655062F"/>
           </w:pPr>
           <w:r w:rsidRPr="002C738D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -8436,62 +8999,67 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E2640E"/>
     <w:rsid w:val="000B1BAD"/>
     <w:rsid w:val="001E7FE7"/>
     <w:rsid w:val="002B72A8"/>
     <w:rsid w:val="006665A0"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:rsid w:val="00721178"/>
     <w:rsid w:val="00734E9A"/>
     <w:rsid w:val="007875D7"/>
     <w:rsid w:val="007F2656"/>
     <w:rsid w:val="00830ECA"/>
     <w:rsid w:val="00844B13"/>
+    <w:rsid w:val="00912C97"/>
     <w:rsid w:val="009B403F"/>
     <w:rsid w:val="009D0266"/>
     <w:rsid w:val="00B40BDF"/>
+    <w:rsid w:val="00B65BEC"/>
     <w:rsid w:val="00C9016C"/>
     <w:rsid w:val="00D44C27"/>
     <w:rsid w:val="00DA6958"/>
     <w:rsid w:val="00DC5E74"/>
+    <w:rsid w:val="00DE1A76"/>
     <w:rsid w:val="00E2640E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -8907,378 +9475,78 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00734E9A"/>
+    <w:rsid w:val="006B46FF"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3537E418D1964C5FBE37041DFB36AC824">
     <w:name w:val="3537E418D1964C5FBE37041DFB36AC824"/>
     <w:rsid w:val="009D0266"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="David"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7CE0FCB60B87455DA3FD1A30303BD4694">
     <w:name w:val="7CE0FCB60B87455DA3FD1A30303BD4694"/>
     <w:rsid w:val="009D0266"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="David"/>
       <w:kern w:val="0"/>
-      <w14:ligatures w14:val="none"/>
-[...298 lines deleted...]
-      <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB695C23A52A43598E0671C2CE9031EF2">
     <w:name w:val="AB695C23A52A43598E0671C2CE9031EF2"/>
     <w:rsid w:val="009D0266"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA07799B9AD743C1AE68A0DDEEFF7FF5">
     <w:name w:val="DA07799B9AD743C1AE68A0DDEEFF7FF5"/>
     <w:rsid w:val="009D0266"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
@@ -9306,53 +9574,259 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCDBCDB7B9974426886B04D05084E20A3">
     <w:name w:val="FCDBCDB7B9974426886B04D05084E20A3"/>
     <w:rsid w:val="009D0266"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C40B78530FC40C8833255B2993F910A">
     <w:name w:val="5C40B78530FC40C8833255B2993F910A"/>
     <w:rsid w:val="009D0266"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EEE2C03860D48D2A45894E29D1BEC52">
     <w:name w:val="1EEE2C03860D48D2A45894E29D1BEC52"/>
     <w:rsid w:val="009D0266"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8438A70C31884A33B90D24B5341CC0B8">
-[...1 lines deleted...]
-    <w:rsid w:val="00734E9A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55AC91DA392640BE9A0F12A1D88BDA5A">
+    <w:name w:val="55AC91DA392640BE9A0F12A1D88BDA5A"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A26D2AAEC4C04FE882CA3226DAD66BF8">
+    <w:name w:val="A26D2AAEC4C04FE882CA3226DAD66BF8"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0AFD3A44DC2344339E920221387FB13D">
+    <w:name w:val="0AFD3A44DC2344339E920221387FB13D"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0187C3E619841EFA0A76370C87F12E9">
+    <w:name w:val="E0187C3E619841EFA0A76370C87F12E9"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9226D423383347BA9E9ECB87222E7F59">
+    <w:name w:val="9226D423383347BA9E9ECB87222E7F59"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA9DA525F7E54CC1A8800C2921394578">
+    <w:name w:val="CA9DA525F7E54CC1A8800C2921394578"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A27DE0F2D484D28BA0891E85F34FD39">
+    <w:name w:val="3A27DE0F2D484D28BA0891E85F34FD39"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F86CCF6851D4A9C99511B3AFEA8A798">
+    <w:name w:val="5F86CCF6851D4A9C99511B3AFEA8A798"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07DE78016E2C404B922B421BA2E2F0D3">
+    <w:name w:val="07DE78016E2C404B922B421BA2E2F0D3"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B09419F844C54AB7B0A024398227F142">
+    <w:name w:val="B09419F844C54AB7B0A024398227F142"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E042726103F24168B601FAB46EEE3510">
+    <w:name w:val="E042726103F24168B601FAB46EEE3510"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FABF3B74A9D54DB18A871D2798C0D691">
+    <w:name w:val="FABF3B74A9D54DB18A871D2798C0D691"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18A31A152142499ABB3AB5EF5E6AB13E">
+    <w:name w:val="18A31A152142499ABB3AB5EF5E6AB13E"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01C0D79749664CEEBB31B4638A5E825A">
+    <w:name w:val="01C0D79749664CEEBB31B4638A5E825A"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D1586DE983D47D3A9D91A21817EA680">
+    <w:name w:val="7D1586DE983D47D3A9D91A21817EA680"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14DEE19152C940FA908FEC1C9B09D62F">
+    <w:name w:val="14DEE19152C940FA908FEC1C9B09D62F"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9EA056498091427EB8684C512CE87CE7">
+    <w:name w:val="9EA056498091427EB8684C512CE87CE7"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B169B6572374C8ABC845D97BECC5AC0">
+    <w:name w:val="7B169B6572374C8ABC845D97BECC5AC0"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FAE6330C43E142ED9F8C9B0DC464D8B0">
+    <w:name w:val="FAE6330C43E142ED9F8C9B0DC464D8B0"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="373B339B8FE44317AA9A647D75176123">
+    <w:name w:val="373B339B8FE44317AA9A647D75176123"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10B04C0AC67E49A4AC72798AF9F252BF">
+    <w:name w:val="10B04C0AC67E49A4AC72798AF9F252BF"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5C462684FA947A7B889116BCC2D6228">
+    <w:name w:val="E5C462684FA947A7B889116BCC2D6228"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B61777E16A9D45B09017C36F42D0E803">
+    <w:name w:val="B61777E16A9D45B09017C36F42D0E803"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="404D5CE2BBD1482F881BBC2647DA4D87">
+    <w:name w:val="404D5CE2BBD1482F881BBC2647DA4D87"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA09A6BDEF0F43B0857928904CA2909E">
+    <w:name w:val="CA09A6BDEF0F43B0857928904CA2909E"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7364BDA826548738933AB6C53DFA05A">
+    <w:name w:val="E7364BDA826548738933AB6C53DFA05A"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71C2852C3B354DD9888FCE796A206E87">
+    <w:name w:val="71C2852C3B354DD9888FCE796A206E87"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B530557EAF54A3BA25311784A3303C7">
+    <w:name w:val="5B530557EAF54A3BA25311784A3303C7"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8BD668C71B745F89D1CCD232546553E">
+    <w:name w:val="E8BD668C71B745F89D1CCD232546553E"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A45130AEB1C748BB84D2200B2655062F">
+    <w:name w:val="A45130AEB1C748BB84D2200B2655062F"/>
+    <w:rsid w:val="006B46FF"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -9620,82 +10094,82 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>236</Words>
-  <Characters>1346</Characters>
+  <Words>287</Words>
+  <Characters>1637</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>שם</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1579</CharactersWithSpaces>
+  <CharactersWithSpaces>1921</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>שילה ניר</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0b8cc61f-26b3-4577-af67-dd0a1dfe8dda</vt:lpwstr>