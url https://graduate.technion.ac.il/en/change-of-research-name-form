--- v1 (2025-12-27)
+++ v2 (2026-04-13)
@@ -13,591 +13,590 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="0520A418" w14:textId="77777777" w:rsidR="00594C25" w:rsidRDefault="00594C25" w:rsidP="004B51FE">
+    <w:p w14:paraId="0520A418" w14:textId="77777777" w:rsidR="00594C25" w:rsidRPr="00A51916" w:rsidRDefault="00594C25" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F2570F" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
+    <w:p w14:paraId="48F2570F" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18E9DE33" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
+    <w:p w14:paraId="18E9DE33" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="747F6225" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRPr="009763BB" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
+    <w:p w14:paraId="747F6225" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009763BB">
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Change of Research Name Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A81061" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
+    <w:p w14:paraId="28A81061" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06BA805E" w14:textId="65DF69FD" w:rsidR="009763BB" w:rsidRPr="009763BB" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
+    <w:p w14:paraId="06BA805E" w14:textId="65DF69FD" w:rsidR="009763BB" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="466319270"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="he-IL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009763BB" w:rsidRPr="009763BB">
+          <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:color w:val="747474"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="528600D3" w14:textId="1C22113A" w:rsidR="004B51FE" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
+    <w:p w14:paraId="528600D3" w14:textId="1C22113A" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00387C16">
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student ID</w:t>
       </w:r>
-      <w:r w:rsidRPr="00387C16">
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-345097910"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009763BB" w:rsidRPr="009763BB">
+          <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:color w:val="747474"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="79DA8FCA" w14:textId="371237F0" w:rsidR="004B51FE" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
+    <w:p w14:paraId="79DA8FCA" w14:textId="371237F0" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Student Name: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-42992084"/>
           <w:placeholder>
             <w:docPart w:val="C7DAB7ACE8214A1BB7E75FAA8C8BD600"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009763BB" w:rsidRPr="009763BB">
+          <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:color w:val="747474"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="64D1E8EA" w14:textId="77777777" w:rsidR="009763BB" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
+    <w:p w14:paraId="64D1E8EA" w14:textId="77777777" w:rsidR="009763BB" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Department:</w:t>
       </w:r>
-      <w:r w:rsidR="009763BB">
+      <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1855173155"/>
           <w:placeholder>
             <w:docPart w:val="B8A19FDA7B754753A1D50E975B15BE74"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009763BB" w:rsidRPr="009763BB">
+          <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:color w:val="747474"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1F2654FF" w14:textId="1D3A68C4" w:rsidR="004B51FE" w:rsidRPr="009763BB" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
+    <w:p w14:paraId="1F2654FF" w14:textId="1D3A68C4" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C92CF3">
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Research Topic Name in English:</w:t>
       </w:r>
-      <w:r w:rsidR="009763BB">
+      <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1619530821"/>
           <w:placeholder>
             <w:docPart w:val="1194EC062FAA4285AFE9C3B491EF73E3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009763BB" w:rsidRPr="009763BB">
+          <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:color w:val="747474"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1C976D37" w14:textId="7F4D8332" w:rsidR="004B51FE" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
+    <w:p w14:paraId="1C976D37" w14:textId="7F4D8332" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Research Topic Name in Hebrew:</w:t>
       </w:r>
-      <w:r w:rsidR="009763BB">
+      <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="755407438"/>
           <w:placeholder>
             <w:docPart w:val="6E5AD95DC92D4B8F86E5B5DDEB09E69D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009763BB" w:rsidRPr="009763BB">
+          <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:color w:val="747474"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="38998B26" w14:textId="77777777" w:rsidR="009763BB" w:rsidRPr="009763BB" w:rsidRDefault="009763BB" w:rsidP="004B51FE">
+    <w:p w14:paraId="38998B26" w14:textId="77777777" w:rsidR="009763BB" w:rsidRPr="00A51916" w:rsidRDefault="009763BB" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ED0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="225B73F5" w14:textId="50B1305F" w:rsidR="004B51FE" w:rsidRPr="009763BB" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
+    <w:p w14:paraId="225B73F5" w14:textId="50B1305F" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="009763BB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ED0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009763BB">
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>Please Print, have your advisor sign it and submit it to the Graduate Studies Secretary in your department.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297C47CF" w14:textId="0A9B9F7F" w:rsidR="004B51FE" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
+    <w:p w14:paraId="297C47CF" w14:textId="0A9B9F7F" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C92CF3">
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Advisor</w:t>
       </w:r>
-      <w:r w:rsidR="009763BB">
+      <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> name: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="96530089"/>
           <w:placeholder>
             <w:docPart w:val="822509F5A2714248B0D3787651BD21E0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009763BB" w:rsidRPr="009763BB">
+          <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:color w:val="747474"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="009763BB">
+      <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C92CF3">
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009763BB">
+      <w:r w:rsidR="009763BB" w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Advisor s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C92CF3">
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ignature:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ignature: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1580515209"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00241A9F">
+          <w:r w:rsidR="00241A9F" w:rsidRPr="00A51916">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08EA9075" wp14:editId="33109C5E">
                 <wp:extent cx="755833" cy="323560"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="635"/>
                 <wp:docPr id="1" name="Picture 2" descr="Add a signature file"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name="Picture 2" descr="Add a signature file"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId7" cstate="print">
@@ -612,90 +611,90 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="764628" cy="327325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1FDBA6D2" w14:textId="71E00C78" w:rsidR="004B51FE" w:rsidRPr="00C92CF3" w:rsidRDefault="00241A9F" w:rsidP="004B51FE">
+    <w:p w14:paraId="1FDBA6D2" w14:textId="71E00C78" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="00241A9F" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004B51FE">
+      <w:r w:rsidR="004B51FE" w:rsidRPr="00A51916">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Studies Coordinator/Vice Dean: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-961652605"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00A51916">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2443EA19" wp14:editId="117E3DAC">
                 <wp:extent cx="618410" cy="323850"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="Picture 3" descr="Add a signature file"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="Picture 3" descr="Add a signature file"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId8" cstate="print">
@@ -710,238 +709,238 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="620701" cy="325050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="489B78DE" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRPr="00387C16" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
+    <w:p w14:paraId="489B78DE" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78551E7C" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
+    <w:p w14:paraId="78551E7C" w14:textId="77777777" w:rsidR="004B51FE" w:rsidRPr="00A51916" w:rsidRDefault="004B51FE" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39743B50" w14:textId="77777777" w:rsidR="00686D2B" w:rsidRDefault="00686D2B" w:rsidP="004B51FE">
+    <w:p w14:paraId="39743B50" w14:textId="77777777" w:rsidR="00686D2B" w:rsidRPr="00A51916" w:rsidRDefault="00686D2B" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CEEACEE" w14:textId="77777777" w:rsidR="00686D2B" w:rsidRDefault="00686D2B" w:rsidP="004B51FE">
+    <w:p w14:paraId="4CEEACEE" w14:textId="77777777" w:rsidR="00686D2B" w:rsidRPr="00A51916" w:rsidRDefault="00686D2B" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="232993AF" w14:textId="77777777" w:rsidR="00686D2B" w:rsidRDefault="00686D2B" w:rsidP="004B51FE">
+    <w:p w14:paraId="232993AF" w14:textId="77777777" w:rsidR="00686D2B" w:rsidRPr="00A51916" w:rsidRDefault="00686D2B" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E2113A1" w14:textId="77777777" w:rsidR="00686D2B" w:rsidRDefault="00686D2B" w:rsidP="004B51FE">
+    <w:p w14:paraId="3E2113A1" w14:textId="77777777" w:rsidR="00686D2B" w:rsidRPr="00A51916" w:rsidRDefault="00686D2B" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="558EDA95" w14:textId="77777777" w:rsidR="00686D2B" w:rsidRDefault="00686D2B" w:rsidP="004B51FE">
+    <w:p w14:paraId="558EDA95" w14:textId="77777777" w:rsidR="00686D2B" w:rsidRPr="00A51916" w:rsidRDefault="00686D2B" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F06EC0C" w14:textId="77777777" w:rsidR="005C2B43" w:rsidRDefault="005C2B43" w:rsidP="004B51FE">
+    <w:p w14:paraId="5F06EC0C" w14:textId="77777777" w:rsidR="005C2B43" w:rsidRPr="00A51916" w:rsidRDefault="005C2B43" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002147"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41776E9E" w14:textId="77777777" w:rsidR="00D41B40" w:rsidRDefault="00D41B40" w:rsidP="004B51FE">
+    <w:p w14:paraId="41776E9E" w14:textId="77777777" w:rsidR="00D41B40" w:rsidRPr="00A51916" w:rsidRDefault="00D41B40" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002147"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="064F76A2" w14:textId="77777777" w:rsidR="00D41B40" w:rsidRDefault="00D41B40" w:rsidP="004B51FE">
+    <w:p w14:paraId="064F76A2" w14:textId="77777777" w:rsidR="00D41B40" w:rsidRPr="00A51916" w:rsidRDefault="00D41B40" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002147"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BBBB07C" w14:textId="77777777" w:rsidR="00D41B40" w:rsidRDefault="00D41B40" w:rsidP="004B51FE">
+    <w:p w14:paraId="1BBBB07C" w14:textId="77777777" w:rsidR="00D41B40" w:rsidRPr="00A51916" w:rsidRDefault="00D41B40" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002147"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5737F227" w14:textId="77777777" w:rsidR="002F330A" w:rsidRDefault="002F330A" w:rsidP="004B51FE">
+    <w:p w14:paraId="5737F227" w14:textId="77777777" w:rsidR="002F330A" w:rsidRPr="00A51916" w:rsidRDefault="002F330A" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22AD0B23" w14:textId="77777777" w:rsidR="00A315DD" w:rsidRDefault="00A315DD" w:rsidP="004B51FE">
+    <w:p w14:paraId="22AD0B23" w14:textId="77777777" w:rsidR="00A315DD" w:rsidRPr="00A51916" w:rsidRDefault="00A315DD" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55564593" w14:textId="77777777" w:rsidR="00A315DD" w:rsidRDefault="00A315DD" w:rsidP="004B51FE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A315DD" w:rsidSect="004B51FE">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="680" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:bidi/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="670BE024" w14:textId="77777777" w:rsidR="006C6B80" w:rsidRDefault="006C6B80">
+    <w:p w14:paraId="6DD69E1F" w14:textId="77777777" w:rsidR="00D917D7" w:rsidRDefault="00D917D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77E4936C" w14:textId="77777777" w:rsidR="006C6B80" w:rsidRDefault="006C6B80">
+    <w:p w14:paraId="1F563B30" w14:textId="77777777" w:rsidR="00D917D7" w:rsidRDefault="00D917D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -1233,58 +1232,58 @@
   </w:tbl>
   <w:p w14:paraId="0F6172FE" w14:textId="77777777" w:rsidR="008C7EAC" w:rsidRPr="008C7EAC" w:rsidRDefault="008C7EAC" w:rsidP="008C7EAC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="28853073" w14:textId="77777777" w:rsidR="008C7EAC" w:rsidRDefault="008C7EAC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C97D622" w14:textId="77777777" w:rsidR="006C6B80" w:rsidRDefault="006C6B80">
+    <w:p w14:paraId="3A80C63B" w14:textId="77777777" w:rsidR="00D917D7" w:rsidRDefault="00D917D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="245D6FA6" w14:textId="77777777" w:rsidR="006C6B80" w:rsidRDefault="006C6B80">
+    <w:p w14:paraId="65E12E17" w14:textId="77777777" w:rsidR="00D917D7" w:rsidRDefault="00D917D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="326EACA5" w14:textId="33F0060F" w:rsidR="005A29F2" w:rsidRPr="005C2B43" w:rsidRDefault="004B51FE" w:rsidP="005C2B43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10DFE8B6" wp14:editId="755C7765">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>618490</wp:posOffset>
@@ -1801,166 +1800,173 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="DKAg2fOtq8/elNGmbs+rG3t1WbZMgSRHGyRa76TbdUMZHk2Btzj1aTZISetZ1NF7tMI4FhLJh+i2I4JrANd9Ag==" w:salt="Ntolho3ctG6BFUl1O7vf0g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8RYoddAW7JS0vrs2inkTEnlOfdeTG15tNXu16Tr56MFX/2yYU3uOskL7HAOLM4EWVO3mJ94ChgTqq69g1vqxbw==" w:salt="EFcxTwySu6Hc62XTnUTUXg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:defaultTableStyle w:val="Normal"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006564C7"/>
     <w:rsid w:val="000052D1"/>
     <w:rsid w:val="00006054"/>
     <w:rsid w:val="000323E2"/>
     <w:rsid w:val="000B5206"/>
     <w:rsid w:val="000E716A"/>
     <w:rsid w:val="000F6856"/>
     <w:rsid w:val="00147D0D"/>
     <w:rsid w:val="00182673"/>
     <w:rsid w:val="001D7FA3"/>
     <w:rsid w:val="00241A9F"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002B5483"/>
     <w:rsid w:val="002F330A"/>
+    <w:rsid w:val="00305E01"/>
     <w:rsid w:val="00314220"/>
     <w:rsid w:val="003D7147"/>
     <w:rsid w:val="00415003"/>
     <w:rsid w:val="004713CD"/>
     <w:rsid w:val="00472292"/>
     <w:rsid w:val="00477530"/>
     <w:rsid w:val="004B18C4"/>
     <w:rsid w:val="004B51FE"/>
     <w:rsid w:val="004C1D8D"/>
     <w:rsid w:val="004E4341"/>
     <w:rsid w:val="00542315"/>
     <w:rsid w:val="00594C25"/>
     <w:rsid w:val="005A29F2"/>
     <w:rsid w:val="005C2B43"/>
+    <w:rsid w:val="005D0085"/>
     <w:rsid w:val="005E5363"/>
     <w:rsid w:val="0060446F"/>
     <w:rsid w:val="00637FD0"/>
     <w:rsid w:val="00650138"/>
     <w:rsid w:val="006564C7"/>
     <w:rsid w:val="006803F2"/>
     <w:rsid w:val="00686D2B"/>
+    <w:rsid w:val="00696B11"/>
     <w:rsid w:val="006B0989"/>
     <w:rsid w:val="006B5D77"/>
     <w:rsid w:val="006C6B80"/>
     <w:rsid w:val="006F707E"/>
     <w:rsid w:val="00761F96"/>
     <w:rsid w:val="007934D9"/>
     <w:rsid w:val="007A5B3B"/>
     <w:rsid w:val="007D585E"/>
     <w:rsid w:val="008271D3"/>
     <w:rsid w:val="00830C4E"/>
     <w:rsid w:val="008548C1"/>
     <w:rsid w:val="008C7EAC"/>
     <w:rsid w:val="008F000F"/>
     <w:rsid w:val="009009BD"/>
     <w:rsid w:val="00934F51"/>
     <w:rsid w:val="0094403D"/>
     <w:rsid w:val="0096744C"/>
     <w:rsid w:val="00975B61"/>
     <w:rsid w:val="009763BB"/>
     <w:rsid w:val="009D473B"/>
     <w:rsid w:val="009F48A7"/>
     <w:rsid w:val="00A315DD"/>
     <w:rsid w:val="00A47ABE"/>
     <w:rsid w:val="00A50EDA"/>
+    <w:rsid w:val="00A51916"/>
     <w:rsid w:val="00A93189"/>
     <w:rsid w:val="00AA1978"/>
     <w:rsid w:val="00AC1AD6"/>
     <w:rsid w:val="00AC3553"/>
     <w:rsid w:val="00AC727F"/>
     <w:rsid w:val="00AF0808"/>
     <w:rsid w:val="00B375C4"/>
     <w:rsid w:val="00B834F2"/>
     <w:rsid w:val="00BF185D"/>
     <w:rsid w:val="00C07C72"/>
     <w:rsid w:val="00C434CB"/>
     <w:rsid w:val="00CA5ED6"/>
     <w:rsid w:val="00CB6E19"/>
+    <w:rsid w:val="00CE1D27"/>
     <w:rsid w:val="00D148C5"/>
     <w:rsid w:val="00D27317"/>
     <w:rsid w:val="00D41B40"/>
     <w:rsid w:val="00D50EFE"/>
     <w:rsid w:val="00D73475"/>
+    <w:rsid w:val="00D917D7"/>
     <w:rsid w:val="00DD41AA"/>
     <w:rsid w:val="00E13C53"/>
+    <w:rsid w:val="00E37B79"/>
     <w:rsid w:val="00E41D91"/>
     <w:rsid w:val="00EA6EF6"/>
     <w:rsid w:val="00EB538A"/>
     <w:rsid w:val="00EE123B"/>
     <w:rsid w:val="00F00ABD"/>
     <w:rsid w:val="00F150D5"/>
     <w:rsid w:val="00F262C0"/>
     <w:rsid w:val="00F330FD"/>
     <w:rsid w:val="00F515FE"/>
     <w:rsid w:val="00F530F3"/>
     <w:rsid w:val="00F860E0"/>
     <w:rsid w:val="00FA2593"/>
     <w:rsid w:val="00FB0AE5"/>
     <w:rsid w:val="00FC03C7"/>
     <w:rsid w:val="00FD323C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2963,52 +2969,56 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E1BF5"/>
+    <w:rsid w:val="00305E01"/>
     <w:rsid w:val="00415003"/>
+    <w:rsid w:val="004648E5"/>
+    <w:rsid w:val="005D0085"/>
     <w:rsid w:val="009E1BF5"/>
+    <w:rsid w:val="00CE1D27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -3745,82 +3755,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>111</Words>
-  <Characters>479</Characters>
+  <Words>88</Words>
+  <Characters>502</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>שם</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>הטכניון – מכון טכנולוגי לישראל                                         מדור רישום וקבלה</vt:lpstr>
       <vt:lpstr>הטכניון – מכון טכנולוגי לישראל                                         מדור רישום וקבלה</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>576</CharactersWithSpaces>
+  <CharactersWithSpaces>589</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>הטכניון – מכון טכנולוגי לישראל                                         מדור רישום וקבלה</dc:title>
   <dc:creator>nilli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>d20f15e97bc05351c717e04e83c04a08a3445e77f83079d212152bc759d94807</vt:lpwstr>
   </property>
 </Properties>
 </file>