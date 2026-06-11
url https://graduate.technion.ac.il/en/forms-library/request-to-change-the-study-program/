--- v0 (2026-05-02)
+++ v1 (2026-06-11)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2E0D5F07" w14:textId="77777777" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00D14309">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="28"/>
@@ -101,275 +102,279 @@
       </w:r>
       <w:r w:rsidR="00CE6155" w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="988219377"/>
           <w:placeholder>
             <w:docPart w:val="24CDF4FFC02A412BA9F1BA08CDD0C7A1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D14309" w:rsidRPr="00096786">
+          <w:r w:rsidR="00D14309" w:rsidRPr="00764ECC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B475DC" w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Academic year </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-829745658"/>
           <w:placeholder>
             <w:docPart w:val="A4AFC455621F41AD880710DD48D89353"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D14309" w:rsidRPr="00096786">
+          <w:r w:rsidR="00D14309" w:rsidRPr="00764ECC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2A44B528" w14:textId="685472EC" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
+    <w:p w14:paraId="2A44B528" w14:textId="685472EC" w:rsidR="00016D3B" w:rsidRPr="00764ECC" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">This form </w:t>
       </w:r>
-      <w:r w:rsidR="00D14309" w:rsidRPr="00096786">
+      <w:r w:rsidR="00D14309" w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> be authorized and signed by the advisor and the </w:t>
       </w:r>
-      <w:r w:rsidR="00D14309" w:rsidRPr="00096786">
+      <w:r w:rsidR="00D14309" w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>faculty</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> chairman/head of the graduate studies committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E694CD" w14:textId="3B76DC9B" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
+    <w:p w14:paraId="28E694CD" w14:textId="3B76DC9B" w:rsidR="00016D3B" w:rsidRPr="00764ECC" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Deadline for changes - four weeks after the beginning of the semester. A student requesting changes later than the deadline </w:t>
       </w:r>
-      <w:r w:rsidR="00D14309" w:rsidRPr="00096786">
+      <w:r w:rsidR="00D14309" w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> add the course's </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>teacher</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> signature explaining the reason for the requested change. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E74B13" w14:textId="17437518" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
+    <w:p w14:paraId="30E74B13" w14:textId="17437518" w:rsidR="00016D3B" w:rsidRPr="00764ECC" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">This form </w:t>
       </w:r>
-      <w:r w:rsidR="00D14309" w:rsidRPr="00096786">
+      <w:r w:rsidR="00D14309" w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> be submitted to the faculty graduate secretary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3437E022" w14:textId="77777777" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
+    <w:p w14:paraId="3437E022" w14:textId="77777777" w:rsidR="00016D3B" w:rsidRPr="00764ECC" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidRPr="00764ECC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Please check your record of studies to verify these changes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9E5616" w14:textId="77777777" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E993A3E" w14:textId="0B15B55B" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00D14309">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00096786">
         <w:rPr>
@@ -581,187 +586,216 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cancellation of courses:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3402"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2832"/>
+        <w:gridCol w:w="2252"/>
+        <w:gridCol w:w="2380"/>
+        <w:gridCol w:w="2499"/>
+        <w:gridCol w:w="2497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00016D3B" w:rsidRPr="00096786" w14:paraId="7E02018E" w14:textId="77777777" w:rsidTr="00D14309">
+      <w:tr w:rsidR="00FD16FA" w:rsidRPr="00096786" w14:paraId="7E02018E" w14:textId="77777777" w:rsidTr="00FD16FA">
         <w:trPr>
           <w:trHeight w:val="537"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C62EB7E" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
+          <w:p w14:paraId="6C62EB7E" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00CE6155">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096786">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature of course teacher</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3330B668" w14:textId="29F126D4" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00D14309">
+          <w:p w14:paraId="3330B668" w14:textId="29F126D4" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00D14309">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096786">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[after deadline]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED2920A" w14:textId="77777777" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
+          <w:p w14:paraId="3FB4E15C" w14:textId="02D7DA6D" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00CE6155">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Teacher name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED2920A" w14:textId="2189D4C9" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00CE6155">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096786">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F398DCF" w14:textId="77777777" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
+          <w:p w14:paraId="1F398DCF" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00CE6155">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096786">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course no.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D14309" w:rsidRPr="00096786" w14:paraId="660665F1" w14:textId="77777777" w:rsidTr="00D14309">
+      <w:tr w:rsidR="00FD16FA" w:rsidRPr="00096786" w14:paraId="660665F1" w14:textId="77777777" w:rsidTr="00FD16FA">
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="787936549"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcW w:w="2252" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2E02B01B" w14:textId="757FFD24" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00D14309">
+              <w:p w14:paraId="2E02B01B" w14:textId="757FFD24" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FD16FA">
                 <w:pPr>
                   <w:bidi w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00096786">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CA28402" wp14:editId="775D4E32">
                       <wp:extent cx="800100" cy="222250"/>
                       <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                       <wp:docPr id="58423256" name="Picture 1" descr="Add a signature file"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -789,162 +823,209 @@
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="800100" cy="222250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="382AB7AD" w14:textId="14BC8EC6" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00D14309">
+          <w:p w14:paraId="56CFB3BC" w14:textId="52303613" w:rsidR="00FD16FA" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1630001480"/>
+                <w:placeholder>
+                  <w:docPart w:val="6E5DA829E2F747D5810DAEEB50C61CD8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="009361CB">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="382AB7AD" w14:textId="1936650F" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1992977431"/>
                 <w:placeholder>
-                  <w:docPart w:val="80C1C6DE0E0744C592715C5B2E460B02"/>
+                  <w:docPart w:val="0688F2C814C345E187DFF394BF466812"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D546B5" w14:textId="26FB5E7D" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00D14309">
+          <w:p w14:paraId="59D546B5" w14:textId="26FB5E7D" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1970583448"/>
                 <w:placeholder>
-                  <w:docPart w:val="BBB3BD7A3475473AABF584897B8E89B5"/>
+                  <w:docPart w:val="012190C12924431F9EBA238898F546DD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D14309" w:rsidRPr="00096786" w14:paraId="6C6A87D2" w14:textId="77777777" w:rsidTr="00D14309">
+      <w:tr w:rsidR="00FD16FA" w:rsidRPr="00096786" w14:paraId="6C6A87D2" w14:textId="77777777" w:rsidTr="00FD16FA">
         <w:trPr>
           <w:trHeight w:val="410"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-736784920"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcW w:w="2252" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1E81C6BD" w14:textId="1F6074E1" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00D14309">
+              <w:p w14:paraId="1E81C6BD" w14:textId="1F6074E1" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FD16FA">
                 <w:pPr>
                   <w:bidi w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00096786">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11022139" wp14:editId="03A929F5">
                       <wp:extent cx="800100" cy="222250"/>
                       <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                       <wp:docPr id="1096324122" name="Picture 3" descr="Add a signature file"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -972,162 +1053,209 @@
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="800100" cy="222250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B2019F" w14:textId="30BD83B1" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00D14309">
+          <w:p w14:paraId="1DBE81E3" w14:textId="0AAB67AE" w:rsidR="00FD16FA" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1889138738"/>
+                <w:placeholder>
+                  <w:docPart w:val="B182C1F42F0D4E0BA777031749A7173F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="009361CB">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B2019F" w14:textId="792F117B" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2029521952"/>
                 <w:placeholder>
-                  <w:docPart w:val="46F5E631671F4657A8B972A2A63A5C58"/>
+                  <w:docPart w:val="1193DEB91A6745DFA1CD138AE5D3553A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF51D1D" w14:textId="33F8DFD8" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00D14309">
+          <w:p w14:paraId="0EF51D1D" w14:textId="33F8DFD8" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="171851068"/>
                 <w:placeholder>
-                  <w:docPart w:val="C41DD87C432B48EF8AFFB428ED7221FD"/>
+                  <w:docPart w:val="C2D582CC50774A978B3D5E9C0356E6D9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D14309" w:rsidRPr="00096786" w14:paraId="3D24EDFC" w14:textId="77777777" w:rsidTr="00D14309">
+      <w:tr w:rsidR="00FD16FA" w:rsidRPr="00096786" w14:paraId="3D24EDFC" w14:textId="77777777" w:rsidTr="00FD16FA">
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2019606521"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcW w:w="2252" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4DE97C86" w14:textId="0F04604D" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00D14309">
+              <w:p w14:paraId="4DE97C86" w14:textId="0F04604D" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FD16FA">
                 <w:pPr>
                   <w:bidi w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00096786">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A9404CD" wp14:editId="0F50C68F">
                       <wp:extent cx="825500" cy="222250"/>
                       <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                       <wp:docPr id="1665434886" name="Picture 4" descr="Add a signature file"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1155,162 +1283,209 @@
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="825500" cy="222250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="115AF6A0" w14:textId="146921F5" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00D14309">
+          <w:p w14:paraId="2D7F010C" w14:textId="2F9260B9" w:rsidR="00FD16FA" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2128691606"/>
+                <w:placeholder>
+                  <w:docPart w:val="1EE7A19DCEC445968916ECC8EF597DEF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="009361CB">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="115AF6A0" w14:textId="3089B204" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1289356834"/>
                 <w:placeholder>
-                  <w:docPart w:val="91E2ECA2BCD44DA98AE67CEE0B57DE20"/>
+                  <w:docPart w:val="9F5D27145F364F408AB1F8BA87545ED8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B418B6" w14:textId="75AF805F" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00D14309">
+          <w:p w14:paraId="69B418B6" w14:textId="75AF805F" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1958482625"/>
                 <w:placeholder>
-                  <w:docPart w:val="03D04A0F3AC74747AF3DBB2674555396"/>
+                  <w:docPart w:val="2E280E1108C14DB9A31199CB1CEE9CCB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D14309" w:rsidRPr="00096786" w14:paraId="6C238733" w14:textId="77777777" w:rsidTr="00D14309">
+      <w:tr w:rsidR="00FD16FA" w:rsidRPr="00096786" w14:paraId="6C238733" w14:textId="77777777" w:rsidTr="00FD16FA">
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-369612449"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcW w:w="2252" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4CCABDA7" w14:textId="35E74508" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00D14309">
+              <w:p w14:paraId="4CCABDA7" w14:textId="35E74508" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FD16FA">
                 <w:pPr>
                   <w:bidi w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00096786">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="075B67CE" wp14:editId="6B3E79A2">
                       <wp:extent cx="812800" cy="222250"/>
                       <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                       <wp:docPr id="5" name="Picture 6" descr="Add a signature file"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1338,126 +1513,173 @@
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="812800" cy="222250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18DA9918" w14:textId="290CBC23" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00D14309">
+          <w:p w14:paraId="5385FAFB" w14:textId="7281CBBD" w:rsidR="00FD16FA" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="864879337"/>
+                <w:placeholder>
+                  <w:docPart w:val="F8A8FC61AF2041C3836D1EC656E72D54"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="009361CB">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DA9918" w14:textId="7C57E8AC" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1622150876"/>
                 <w:placeholder>
-                  <w:docPart w:val="D5856274437C49698996C4E17038B167"/>
+                  <w:docPart w:val="FA1BB048CD1747C98DD9EB002902D5C5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="152FF700" w14:textId="06518480" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00D14309">
+          <w:p w14:paraId="152FF700" w14:textId="06518480" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FD16FA">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="167373296"/>
                 <w:placeholder>
-                  <w:docPart w:val="28C8DED5F5C149EB8587678EE0821EF2"/>
+                  <w:docPart w:val="BEAC5989530A4791AAB0BB4BBA4D5ECC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7EA6B56D" w14:textId="73483985" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00683414" w:rsidP="00D14309">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1499,929 +1721,1147 @@
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> new courses:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3402"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2832"/>
+        <w:gridCol w:w="2252"/>
+        <w:gridCol w:w="2380"/>
+        <w:gridCol w:w="2499"/>
+        <w:gridCol w:w="2497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D14309" w:rsidRPr="00096786" w14:paraId="4C14308A" w14:textId="77777777" w:rsidTr="00E127CA">
+      <w:tr w:rsidR="00FD16FA" w:rsidRPr="00096786" w14:paraId="01EC3194" w14:textId="77777777" w:rsidTr="00FC7B02">
         <w:trPr>
           <w:trHeight w:val="537"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A8AAB8" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00E127CA">
+          <w:p w14:paraId="44BEBC71" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096786">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature of course teacher</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22AA1848" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00E127CA">
+          <w:p w14:paraId="64500D2C" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096786">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[after deadline]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="727247E9" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00E127CA">
+          <w:p w14:paraId="6E162DD1" w14:textId="0232D003" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FC7B02">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Teacher name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E8AD26" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096786">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="253DB9F8" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00E127CA">
+          <w:p w14:paraId="70477F51" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00096786">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Course no.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D14309" w:rsidRPr="00096786" w14:paraId="76C0B97D" w14:textId="77777777" w:rsidTr="00E127CA">
+      <w:tr w:rsidR="00FD16FA" w:rsidRPr="00096786" w14:paraId="5ED8CE97" w14:textId="77777777" w:rsidTr="00FC7B02">
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="1032928749"/>
+            <w:id w:val="381061050"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcW w:w="2252" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="3D9708FB" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00E127CA">
+              <w:p w14:paraId="5D36A4A6" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FC7B02">
                 <w:pPr>
                   <w:bidi w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00096786">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2989685D" wp14:editId="17757FA5">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="161BA2C2" wp14:editId="3D3FA2F3">
                       <wp:extent cx="800100" cy="222250"/>
                       <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-                      <wp:docPr id="1989046332" name="Picture 1" descr="Add a signature file"/>
+                      <wp:docPr id="1093829246" name="Picture 1" descr="Add a signature file"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="58423256" name="Picture 1" descr="Add a signature file"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId7" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="800100" cy="222250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66405FC5" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00E127CA">
+          <w:p w14:paraId="145762C1" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="908577205"/>
+                <w:placeholder>
+                  <w:docPart w:val="303CC1C1D27E4E7CBB805C1527D3962B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="009361CB">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7774468C" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="214547067"/>
+                <w:id w:val="2105453002"/>
                 <w:placeholder>
-                  <w:docPart w:val="0525E6BC3E1E44BD9E90DFA46C94FAEC"/>
+                  <w:docPart w:val="DE06424F82BA430987700044DF89F174"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA6F98F" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00E127CA">
+          <w:p w14:paraId="42C37127" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1793330922"/>
+                <w:id w:val="-56159996"/>
                 <w:placeholder>
-                  <w:docPart w:val="5FE0AA57618445B1AD3FCE1CD032F98D"/>
+                  <w:docPart w:val="CBD196E7E7F04723BC2484AE67A1B882"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D14309" w:rsidRPr="00096786" w14:paraId="46CB8528" w14:textId="77777777" w:rsidTr="00E127CA">
+      <w:tr w:rsidR="00FD16FA" w:rsidRPr="00096786" w14:paraId="00BC9E66" w14:textId="77777777" w:rsidTr="00FC7B02">
         <w:trPr>
           <w:trHeight w:val="410"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="1687858839"/>
+            <w:id w:val="-10768724"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcW w:w="2252" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5A98E8BE" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00E127CA">
+              <w:p w14:paraId="3E7A6680" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FC7B02">
                 <w:pPr>
                   <w:bidi w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00096786">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11AE97D7" wp14:editId="7203BDBD">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D5B2024" wp14:editId="3BECD314">
                       <wp:extent cx="800100" cy="222250"/>
                       <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-                      <wp:docPr id="1944601940" name="Picture 3" descr="Add a signature file"/>
+                      <wp:docPr id="164832888" name="Picture 3" descr="Add a signature file"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="1096324122" name="Picture 3" descr="Add a signature file"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId7" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="800100" cy="222250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3725B670" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00E127CA">
+          <w:p w14:paraId="78BB08B3" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1437246985"/>
+                <w:placeholder>
+                  <w:docPart w:val="CE41F87512044892ABFDB2E1BC805E92"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="009361CB">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A49B0D1" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1197120226"/>
+                <w:id w:val="-43606426"/>
                 <w:placeholder>
-                  <w:docPart w:val="626C8D0B972C4DC382DE3CB368EB7370"/>
+                  <w:docPart w:val="E214419E2F3041DC9F673ED7C59071A7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD4B25E" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00E127CA">
+          <w:p w14:paraId="38110A15" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="756029946"/>
+                <w:id w:val="96524756"/>
                 <w:placeholder>
-                  <w:docPart w:val="98B58E15E3FC41B1A3DC489B70873C3F"/>
+                  <w:docPart w:val="5FC9813FFAA44F4C97EA28CDB10A7C44"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D14309" w:rsidRPr="00096786" w14:paraId="1AF7F0AC" w14:textId="77777777" w:rsidTr="00E127CA">
+      <w:tr w:rsidR="00FD16FA" w:rsidRPr="00096786" w14:paraId="19D62335" w14:textId="77777777" w:rsidTr="00FC7B02">
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="-490102988"/>
+            <w:id w:val="-200401543"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcW w:w="2252" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="08C0348A" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00E127CA">
+              <w:p w14:paraId="5F156F91" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FC7B02">
                 <w:pPr>
                   <w:bidi w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00096786">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1492E310" wp14:editId="621DA9C3">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="076A837B" wp14:editId="1C42B7AA">
                       <wp:extent cx="825500" cy="222250"/>
                       <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-                      <wp:docPr id="253711026" name="Picture 4" descr="Add a signature file"/>
+                      <wp:docPr id="38460528" name="Picture 4" descr="Add a signature file"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="1665434886" name="Picture 4" descr="Add a signature file"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId8" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="825500" cy="222250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50AC3FEA" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00E127CA">
+          <w:p w14:paraId="5465F693" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="25384433"/>
+                <w:placeholder>
+                  <w:docPart w:val="39AD6DA2F6F94398A4FE578005942FFE"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="009361CB">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B15618" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-193397556"/>
+                <w:id w:val="1630284236"/>
                 <w:placeholder>
-                  <w:docPart w:val="36BFD39C28504E7BA1D582690EF70672"/>
+                  <w:docPart w:val="24A78D64641A438FB8D35BB537C294E3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1CCD2B" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00E127CA">
+          <w:p w14:paraId="3C40B7C0" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1682197720"/>
+                <w:id w:val="-1218276053"/>
                 <w:placeholder>
-                  <w:docPart w:val="13203D1313E1448C8860E1D1A1C5B98A"/>
+                  <w:docPart w:val="5EB868936536414E8D54BB56623BABE2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D14309" w:rsidRPr="00096786" w14:paraId="7863D904" w14:textId="77777777" w:rsidTr="00E127CA">
+      <w:tr w:rsidR="00FD16FA" w:rsidRPr="00096786" w14:paraId="73AB8509" w14:textId="77777777" w:rsidTr="00FC7B02">
         <w:trPr>
           <w:trHeight w:val="400"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:id w:val="1755319179"/>
+            <w:id w:val="36941409"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcW w:w="2252" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="34D8A850" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00D14309" w:rsidP="00E127CA">
+              <w:p w14:paraId="471175A8" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="00FD16FA" w:rsidP="00FC7B02">
                 <w:pPr>
                   <w:bidi w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00096786">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27068C96" wp14:editId="414C1BCD">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="468CAE27" wp14:editId="1E01ED41">
                       <wp:extent cx="812800" cy="222250"/>
                       <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-                      <wp:docPr id="470235292" name="Picture 6" descr="Add a signature file"/>
+                      <wp:docPr id="2033544386" name="Picture 6" descr="Add a signature file"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="5" name="Picture 6" descr="Add a signature file"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId9" cstate="print">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="812800" cy="222250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="2380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BDD6E2" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00E127CA">
+          <w:p w14:paraId="03DB79DD" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="800662131"/>
+                <w:placeholder>
+                  <w:docPart w:val="61B5A6740E6146F2A13E44B7108351D8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="009361CB">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DEBFDF" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="542410185"/>
+                <w:id w:val="-621381728"/>
                 <w:placeholder>
-                  <w:docPart w:val="01DF3714EF8E4771950C09D4DB36A052"/>
+                  <w:docPart w:val="7FD7BCEF7B4949DE9C46076A0D22E74B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE9836D" w14:textId="77777777" w:rsidR="00D14309" w:rsidRPr="00096786" w:rsidRDefault="00DF5DC2" w:rsidP="00E127CA">
+          <w:p w14:paraId="1D738469" w14:textId="77777777" w:rsidR="00FD16FA" w:rsidRPr="00096786" w:rsidRDefault="000A756D" w:rsidP="00FC7B02">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-686369759"/>
+                <w:id w:val="-1594243996"/>
                 <w:placeholder>
-                  <w:docPart w:val="84F89858FA0E4D7288E2BD1FD69BF0DD"/>
+                  <w:docPart w:val="FB507E46DAA74406AE98CC44E278C891"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00D14309" w:rsidRPr="00964588">
+                <w:r w:rsidR="00FD16FA" w:rsidRPr="00964588">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36B6D251" w14:textId="77777777" w:rsidR="00016D3B" w:rsidRPr="00096786" w:rsidRDefault="00016D3B" w:rsidP="00CE6155">
-[...8 lines deleted...]
-    <w:p w14:paraId="2A39D86C" w14:textId="13D57C48" w:rsidR="00747D06" w:rsidRPr="00660A44" w:rsidRDefault="00016D3B" w:rsidP="00660A44">
+    <w:p w14:paraId="5A7049D5" w14:textId="20CD59F5" w:rsidR="00764ECC" w:rsidRDefault="00764ECC" w:rsidP="00660A44">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00096786">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00016D3B" w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Request reason</w:t>
       </w:r>
-      <w:r w:rsidRPr="00096786">
+      <w:r w:rsidR="00016D3B" w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> [required after deadline]:</w:t>
       </w:r>
       <w:r w:rsidR="00660A44" w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1726760167"/>
           <w:placeholder>
             <w:docPart w:val="D70A7F4EC64848E1B05AB9D7E794EDD5"/>
@@ -2451,50 +2891,63 @@
       </w:r>
       <w:r w:rsidR="00AD2117" w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E35F9D" w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00683414" w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2A39D86C" w14:textId="1B59ADE1" w:rsidR="00747D06" w:rsidRPr="00660A44" w:rsidRDefault="00016D3B" w:rsidP="00764ECC">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Student signature</w:t>
       </w:r>
       <w:r w:rsidR="00660A44" w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00660A44" w:rsidRPr="00096786">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3172,61 +3625,61 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00747D06" w:rsidRPr="00660A44" w:rsidSect="00747D06">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="454" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09318F09" w14:textId="77777777" w:rsidR="00DF5DC2" w:rsidRDefault="00DF5DC2" w:rsidP="0055655F">
+    <w:p w14:paraId="416BAC53" w14:textId="77777777" w:rsidR="000A756D" w:rsidRDefault="000A756D" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="056E09B7" w14:textId="77777777" w:rsidR="00DF5DC2" w:rsidRDefault="00DF5DC2" w:rsidP="0055655F">
+    <w:p w14:paraId="6567DFCE" w14:textId="77777777" w:rsidR="000A756D" w:rsidRDefault="000A756D" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="David">
     <w:panose1 w:val="020E0502060401010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3354,51 +3807,51 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="60100058" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-26.5pt" to="0,37.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9UFEbzAEAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IM2IgFyznEcC5F&#10;GyTpB9DU0iLAF0jWkv8+S0qWg7Qo0KIXSlzu7M4Ml9v7QStyBh+kNQ2tFiUlYLhtpTk19Mfr4csd&#10;JSEy0zJlDTT0AoHe7z5/2vauhqXtrGrBEyxiQt27hnYxurooAu9As7CwDgweCus1i7j1p6L1rMfq&#10;WhXLslwXvfWt85ZDCBjdj4d0l+sLATx+FyJAJKqhyC3m1ef1mNZit2X1yTPXST7RYP/AQjNpsOlc&#10;as8iIz+9/KWUltzbYEVccKsLK4TkkDWgmqr8oOalYw6yFjQnuNmm8P/K8m/nB/Pk0YbehTq4J59U&#10;DMLr9EV+ZMhmXWazYIiEj0GO0btys16uko/FDed8iI9gNUk/DVXSJBmsZuevIY6p15QUVob0ODyb&#10;clXmtGCVbA9SqXQY/On4oDw5M7zC/WpzKA9jLeU6NkZXZbVZTxSm9EznXR0kpwwGbyrzX7woGBk8&#10;gyCyRV3VSCENIMx9GedgYjX1UAazE0wgxxk4cf8TcMpPUMjD+TfgGZE7WxNnsJbG+t/RjsOVshjz&#10;rw6MupMFR9te8v1na3DKsnPTi0hj/H6f4bd3u3sDAAD//wMAUEsDBBQABgAIAAAAIQD9wv0g3AAA&#10;AAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RTsMwDEXfkfiHyEi8bekGg1HqTggxCQESbOwDssZr&#10;KxqnarI1/D3mCV6sa13r3uNilVynTjSE1jPCbJqBIq68bblG2H2uJ0tQIRq2pvNMCN8UYFWenxUm&#10;t37kDZ22sVYSwiE3CE2Mfa51qBpyJkx9TyzewQ/ORFmHWtvBjBLuOj3PshvtTMvS0JieHhuqvrZH&#10;h/Dx3t498/Kwfk2bl3nYpbencRYQLy/Swz2oSCn+HcMvvqBDKUx7f2QbVIcgj0SEyeJKhNgy9wi3&#10;1wvQZaH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH1QURvMAQAA/wMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP3C/SDcAAAABAEAAA8A&#10;AAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="#d59f0f" strokeweight="1.5pt">
+            <v:line w14:anchorId="693051AE" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-26.5pt" to="0,37.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9UFEbzAEAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IM2IgFyznEcC5F&#10;GyTpB9DU0iLAF0jWkv8+S0qWg7Qo0KIXSlzu7M4Ml9v7QStyBh+kNQ2tFiUlYLhtpTk19Mfr4csd&#10;JSEy0zJlDTT0AoHe7z5/2vauhqXtrGrBEyxiQt27hnYxurooAu9As7CwDgweCus1i7j1p6L1rMfq&#10;WhXLslwXvfWt85ZDCBjdj4d0l+sLATx+FyJAJKqhyC3m1ef1mNZit2X1yTPXST7RYP/AQjNpsOlc&#10;as8iIz+9/KWUltzbYEVccKsLK4TkkDWgmqr8oOalYw6yFjQnuNmm8P/K8m/nB/Pk0YbehTq4J59U&#10;DMLr9EV+ZMhmXWazYIiEj0GO0btys16uko/FDed8iI9gNUk/DVXSJBmsZuevIY6p15QUVob0ODyb&#10;clXmtGCVbA9SqXQY/On4oDw5M7zC/WpzKA9jLeU6NkZXZbVZTxSm9EznXR0kpwwGbyrzX7woGBk8&#10;gyCyRV3VSCENIMx9GedgYjX1UAazE0wgxxk4cf8TcMpPUMjD+TfgGZE7WxNnsJbG+t/RjsOVshjz&#10;rw6MupMFR9te8v1na3DKsnPTi0hj/H6f4bd3u3sDAAD//wMAUEsDBBQABgAIAAAAIQD9wv0g3AAA&#10;AAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RTsMwDEXfkfiHyEi8bekGg1HqTggxCQESbOwDssZr&#10;KxqnarI1/D3mCV6sa13r3uNilVynTjSE1jPCbJqBIq68bblG2H2uJ0tQIRq2pvNMCN8UYFWenxUm&#10;t37kDZ22sVYSwiE3CE2Mfa51qBpyJkx9TyzewQ/ORFmHWtvBjBLuOj3PshvtTMvS0JieHhuqvrZH&#10;h/Dx3t498/Kwfk2bl3nYpbencRYQLy/Swz2oSCn+HcMvvqBDKUx7f2QbVIcgj0SEyeJKhNgy9wi3&#10;1wvQZaH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH1QURvMAQAA/wMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP3C/SDcAAAABAEAAA8A&#10;AAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="#d59f0f" strokeweight="1.5pt">
               <v:stroke opacity="32896f" joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E75A46">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:color w:val="002147"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A28C106" wp14:editId="50FDC885">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-307975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2505075" cy="646430"/>
@@ -3438,59 +3891,71 @@
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:color w:val="002147"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00970A57">
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:color w:val="002147"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Technion city, Haifa 3200003, Israel</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00970A57">
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:color w:val="002147"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:rtl/>
                             </w:rPr>
                             <w:br/>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidRPr="00970A57">
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="cs"/>
                               <w:color w:val="002147"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:rtl/>
                             </w:rPr>
-                            <w:t>קרית הטכניון, חיפה 3200003</w:t>
+                            <w:t>קרית</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="00970A57">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="cs"/>
+                              <w:color w:val="002147"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> הטכניון, חיפה 3200003</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00970A57">
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:color w:val="002147"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:br/>
                             <w:t>Graduate.technion.ac.il</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="11A5ED50" w14:textId="093D57B0" w:rsidR="00970A57" w:rsidRPr="00970A57" w:rsidRDefault="00970A57" w:rsidP="00970A57">
                           <w:pPr>
                             <w:bidi w:val="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:color w:val="002147"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:rtl/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
@@ -3523,59 +3988,71 @@
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:color w:val="002147"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00970A57">
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:color w:val="002147"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Technion city, Haifa 3200003, Israel</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00970A57">
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:color w:val="002147"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl/>
                       </w:rPr>
                       <w:br/>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="00970A57">
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="cs"/>
                         <w:color w:val="002147"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl/>
                       </w:rPr>
-                      <w:t>קרית הטכניון, חיפה 3200003</w:t>
+                      <w:t>קרית</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="00970A57">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="cs"/>
+                        <w:color w:val="002147"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> הטכניון, חיפה 3200003</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00970A57">
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:color w:val="002147"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>Graduate.technion.ac.il</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="11A5ED50" w14:textId="093D57B0" w:rsidR="00970A57" w:rsidRPr="00970A57" w:rsidRDefault="00970A57" w:rsidP="00970A57">
                     <w:pPr>
                       <w:bidi w:val="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:color w:val="002147"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:rtl/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
@@ -3903,61 +4380,61 @@
                       </w:rPr>
                       <w:t>+972-4-8292652, 2737, 2574</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00970A57">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21B8697A" w14:textId="77777777" w:rsidR="00DF5DC2" w:rsidRDefault="00DF5DC2" w:rsidP="0055655F">
+    <w:p w14:paraId="162133EF" w14:textId="77777777" w:rsidR="000A756D" w:rsidRDefault="000A756D" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="079EA586" w14:textId="77777777" w:rsidR="00DF5DC2" w:rsidRDefault="00DF5DC2" w:rsidP="0055655F">
+    <w:p w14:paraId="1FEE504D" w14:textId="77777777" w:rsidR="000A756D" w:rsidRDefault="000A756D" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B249C48" w14:textId="4B690FBF" w:rsidR="0055655F" w:rsidRPr="00E46AF6" w:rsidRDefault="00CE7144" w:rsidP="00FE2457">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="795"/>
       </w:tabs>
       <w:bidi w:val="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -5880,97 +6357,100 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="195242110">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2110615075">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1785151925">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="691733165">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="822626980">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1936474493">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9dQ7oiJmyRFFs5StoSLgZvzCdIMLBT/T5CymuGamv9VTiQGKtyMShWNnGxLG9bNtovpZ0+vmHCJraIWXjlAnHg==" w:salt="km8tkRjlUTNUIo+Lob8jSw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9tbI7Vzzyuq5ZbrIOctUTXVWZopUIhChINS3J2RjCXKUCvAeZw4LRdf7jW9sX1hIm+xLeisX3SLEBHTV8/u2HQ==" w:salt="ZyqysqHvxLgz/c296bU0xQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D1AB7"/>
     <w:rsid w:val="00000387"/>
     <w:rsid w:val="000069CE"/>
     <w:rsid w:val="00016D3B"/>
+    <w:rsid w:val="0004163F"/>
     <w:rsid w:val="00044350"/>
     <w:rsid w:val="000647D5"/>
     <w:rsid w:val="000742FA"/>
     <w:rsid w:val="00096786"/>
+    <w:rsid w:val="000A756D"/>
     <w:rsid w:val="000C5066"/>
     <w:rsid w:val="00100F57"/>
     <w:rsid w:val="00137D69"/>
     <w:rsid w:val="00143FFD"/>
     <w:rsid w:val="00180496"/>
     <w:rsid w:val="00185968"/>
     <w:rsid w:val="001866AE"/>
     <w:rsid w:val="001908E0"/>
     <w:rsid w:val="0019314A"/>
     <w:rsid w:val="001B39A6"/>
     <w:rsid w:val="001C7E0A"/>
     <w:rsid w:val="001D5356"/>
     <w:rsid w:val="001D5518"/>
     <w:rsid w:val="001E7FE7"/>
+    <w:rsid w:val="00204224"/>
     <w:rsid w:val="0020607E"/>
     <w:rsid w:val="00217A79"/>
     <w:rsid w:val="00220136"/>
     <w:rsid w:val="00220DA7"/>
     <w:rsid w:val="002232CB"/>
     <w:rsid w:val="002754DA"/>
     <w:rsid w:val="00280FEE"/>
     <w:rsid w:val="00284391"/>
     <w:rsid w:val="0028618E"/>
     <w:rsid w:val="00294C5E"/>
     <w:rsid w:val="002A52FD"/>
     <w:rsid w:val="002C4003"/>
     <w:rsid w:val="002D4E36"/>
     <w:rsid w:val="002D5CEE"/>
     <w:rsid w:val="002E3961"/>
     <w:rsid w:val="002E5198"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F1116"/>
     <w:rsid w:val="003141BD"/>
     <w:rsid w:val="003248E7"/>
     <w:rsid w:val="0033533A"/>
     <w:rsid w:val="00357822"/>
     <w:rsid w:val="00380C9C"/>
     <w:rsid w:val="00385E33"/>
     <w:rsid w:val="0039307B"/>
@@ -5980,137 +6460,146 @@
     <w:rsid w:val="00451CB6"/>
     <w:rsid w:val="0048782F"/>
     <w:rsid w:val="004C0ED1"/>
     <w:rsid w:val="004C16C3"/>
     <w:rsid w:val="0050458C"/>
     <w:rsid w:val="0055655F"/>
     <w:rsid w:val="005835A1"/>
     <w:rsid w:val="00593702"/>
     <w:rsid w:val="005A1414"/>
     <w:rsid w:val="005D315E"/>
     <w:rsid w:val="005E0490"/>
     <w:rsid w:val="005E5886"/>
     <w:rsid w:val="005F4CD1"/>
     <w:rsid w:val="00625133"/>
     <w:rsid w:val="00653280"/>
     <w:rsid w:val="00660A44"/>
     <w:rsid w:val="00683414"/>
     <w:rsid w:val="006838DC"/>
     <w:rsid w:val="006A3713"/>
     <w:rsid w:val="006A4369"/>
     <w:rsid w:val="006B686A"/>
     <w:rsid w:val="006E0340"/>
     <w:rsid w:val="0070483A"/>
     <w:rsid w:val="00727B44"/>
     <w:rsid w:val="00747D06"/>
+    <w:rsid w:val="00764ECC"/>
     <w:rsid w:val="007C60F6"/>
     <w:rsid w:val="008047FD"/>
     <w:rsid w:val="008065EC"/>
     <w:rsid w:val="0081336A"/>
     <w:rsid w:val="00824DB6"/>
     <w:rsid w:val="008323A6"/>
     <w:rsid w:val="00844C57"/>
     <w:rsid w:val="00877018"/>
     <w:rsid w:val="008851FF"/>
     <w:rsid w:val="008875F0"/>
     <w:rsid w:val="0089789E"/>
     <w:rsid w:val="008B06F0"/>
     <w:rsid w:val="008F267F"/>
     <w:rsid w:val="008F3C4B"/>
     <w:rsid w:val="00921665"/>
     <w:rsid w:val="00954889"/>
     <w:rsid w:val="00964588"/>
     <w:rsid w:val="00970A57"/>
     <w:rsid w:val="00974330"/>
     <w:rsid w:val="009804F1"/>
     <w:rsid w:val="009812C0"/>
     <w:rsid w:val="009A243E"/>
     <w:rsid w:val="009A3F3F"/>
     <w:rsid w:val="009C0A4A"/>
     <w:rsid w:val="009D04DE"/>
     <w:rsid w:val="009D56C9"/>
     <w:rsid w:val="009E68F2"/>
     <w:rsid w:val="00A00B20"/>
     <w:rsid w:val="00A06031"/>
+    <w:rsid w:val="00A163BE"/>
     <w:rsid w:val="00A36550"/>
     <w:rsid w:val="00A66BD6"/>
     <w:rsid w:val="00A73D63"/>
     <w:rsid w:val="00A77A1B"/>
     <w:rsid w:val="00A91826"/>
+    <w:rsid w:val="00A93915"/>
     <w:rsid w:val="00AB09C8"/>
     <w:rsid w:val="00AD0DE7"/>
     <w:rsid w:val="00AD2117"/>
     <w:rsid w:val="00AF3237"/>
     <w:rsid w:val="00B10FD1"/>
     <w:rsid w:val="00B21405"/>
     <w:rsid w:val="00B23644"/>
     <w:rsid w:val="00B26412"/>
     <w:rsid w:val="00B475DC"/>
     <w:rsid w:val="00B65190"/>
     <w:rsid w:val="00B729D8"/>
     <w:rsid w:val="00B75282"/>
     <w:rsid w:val="00BC0CA0"/>
     <w:rsid w:val="00BC1524"/>
     <w:rsid w:val="00BC223F"/>
     <w:rsid w:val="00BD1B2E"/>
     <w:rsid w:val="00BE4E18"/>
     <w:rsid w:val="00BE72EA"/>
+    <w:rsid w:val="00C07131"/>
     <w:rsid w:val="00C277AB"/>
     <w:rsid w:val="00C4004C"/>
     <w:rsid w:val="00C67BEF"/>
     <w:rsid w:val="00C86D4F"/>
     <w:rsid w:val="00CB54CF"/>
     <w:rsid w:val="00CE6155"/>
     <w:rsid w:val="00CE7144"/>
     <w:rsid w:val="00CF6215"/>
     <w:rsid w:val="00D14309"/>
     <w:rsid w:val="00D245DF"/>
     <w:rsid w:val="00D31CA0"/>
     <w:rsid w:val="00D71B29"/>
     <w:rsid w:val="00D725C8"/>
     <w:rsid w:val="00D72F96"/>
     <w:rsid w:val="00D8040B"/>
     <w:rsid w:val="00DA7686"/>
     <w:rsid w:val="00DF5DC2"/>
+    <w:rsid w:val="00E34373"/>
     <w:rsid w:val="00E35F9D"/>
     <w:rsid w:val="00E46AF6"/>
     <w:rsid w:val="00E656FB"/>
     <w:rsid w:val="00E75A46"/>
     <w:rsid w:val="00E83429"/>
     <w:rsid w:val="00E87268"/>
     <w:rsid w:val="00E92EA0"/>
     <w:rsid w:val="00EA3097"/>
     <w:rsid w:val="00EB358B"/>
     <w:rsid w:val="00EE428E"/>
     <w:rsid w:val="00EF5229"/>
     <w:rsid w:val="00F116A3"/>
     <w:rsid w:val="00F13977"/>
+    <w:rsid w:val="00F52D51"/>
     <w:rsid w:val="00F56C77"/>
+    <w:rsid w:val="00FB332D"/>
     <w:rsid w:val="00FC7D42"/>
+    <w:rsid w:val="00FD16FA"/>
     <w:rsid w:val="00FD683F"/>
     <w:rsid w:val="00FE2457"/>
     <w:rsid w:val="00FE5C31"/>
+    <w:rsid w:val="00FE65B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15963213"/>
@@ -6896,562 +7385,50 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{71053C92-83BD-4432-9CDD-F6C5443F88E5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002A27BB" w:rsidRDefault="002A27BB" w:rsidP="002A27BB">
           <w:pPr>
             <w:pStyle w:val="A4AFC455621F41AD880710DD48D893534"/>
           </w:pPr>
           <w:r w:rsidRPr="00D14309">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="80C1C6DE0E0744C592715C5B2E460B02"/>
-[...510 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="938F27DF87CE4BA1BEA05CB399A699F3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8582F405-99D1-4BC1-8F2B-14A8579DC001}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002A27BB" w:rsidRDefault="002A27BB" w:rsidP="002A27BB">
           <w:pPr>
             <w:pStyle w:val="938F27DF87CE4BA1BEA05CB399A699F34"/>
           </w:pPr>
           <w:r w:rsidRPr="00660A44">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -7726,50 +7703,818 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2ADD0B00-E394-4CC7-BF33-2950EF23DFAB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002A27BB" w:rsidRDefault="002A27BB" w:rsidP="002A27BB">
           <w:pPr>
             <w:pStyle w:val="6FEDB22EA6024443B96D14EACAD668C21"/>
           </w:pPr>
           <w:r w:rsidRPr="00660A44">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E5DA829E2F747D5810DAEEB50C61CD8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FFCC5731-2D9C-46F2-B391-09D3713B9851}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="6E5DA829E2F747D5810DAEEB50C61CD8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0688F2C814C345E187DFF394BF466812"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F3B25997-EB9D-4BE0-A163-D4F1C92E4701}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="0688F2C814C345E187DFF394BF466812"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="012190C12924431F9EBA238898F546DD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8C82B3A1-A0BE-4382-A58D-9BC1D92538C3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="012190C12924431F9EBA238898F546DD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B182C1F42F0D4E0BA777031749A7173F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{759EBC6E-D24F-4DC3-A0CB-A0FCFE6FE56C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="B182C1F42F0D4E0BA777031749A7173F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1193DEB91A6745DFA1CD138AE5D3553A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0513F43A-46E8-451B-9D2B-FB086D2ABBC8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="1193DEB91A6745DFA1CD138AE5D3553A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C2D582CC50774A978B3D5E9C0356E6D9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6148BA0C-F49F-4E9D-957B-3D8A73AC3749}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="C2D582CC50774A978B3D5E9C0356E6D9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1EE7A19DCEC445968916ECC8EF597DEF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E48397D2-58C0-4A97-9373-BC3439BFA72F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="1EE7A19DCEC445968916ECC8EF597DEF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F5D27145F364F408AB1F8BA87545ED8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EA2D3095-CA8A-4043-AB0D-F391AC20062F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="9F5D27145F364F408AB1F8BA87545ED8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2E280E1108C14DB9A31199CB1CEE9CCB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D881C5F0-B683-4A48-84C3-9B56C0BD49D6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="2E280E1108C14DB9A31199CB1CEE9CCB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F8A8FC61AF2041C3836D1EC656E72D54"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A9BD7572-1CF6-4E33-AAE1-84946F0E5F55}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="F8A8FC61AF2041C3836D1EC656E72D54"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FA1BB048CD1747C98DD9EB002902D5C5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{64FCA177-5692-4C3B-ADA1-E479AFC7B8A4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="FA1BB048CD1747C98DD9EB002902D5C5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BEAC5989530A4791AAB0BB4BBA4D5ECC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1DF607BE-68D4-445E-838C-7BB3C653AB1C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="BEAC5989530A4791AAB0BB4BBA4D5ECC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="303CC1C1D27E4E7CBB805C1527D3962B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8933D275-FFFE-4319-9047-02E538AE047B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="303CC1C1D27E4E7CBB805C1527D3962B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DE06424F82BA430987700044DF89F174"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{985C461B-7961-4423-8DBD-F5D8C27BD0C2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="DE06424F82BA430987700044DF89F174"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CBD196E7E7F04723BC2484AE67A1B882"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AE3FF830-0531-4EA7-96EB-ABC12EC9132B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="CBD196E7E7F04723BC2484AE67A1B882"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CE41F87512044892ABFDB2E1BC805E92"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DFF592D9-E7D6-45ED-9E74-7EB54EB7F188}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="CE41F87512044892ABFDB2E1BC805E92"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E214419E2F3041DC9F673ED7C59071A7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BA2E5193-9DAB-49B4-AA16-E668457B87C1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="E214419E2F3041DC9F673ED7C59071A7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5FC9813FFAA44F4C97EA28CDB10A7C44"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6B5099E3-97FB-44F7-9BF5-EF939D263552}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="5FC9813FFAA44F4C97EA28CDB10A7C44"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="39AD6DA2F6F94398A4FE578005942FFE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7D785852-F5A8-4A4D-8941-FCF2D439BC22}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="39AD6DA2F6F94398A4FE578005942FFE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="24A78D64641A438FB8D35BB537C294E3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BFF2E685-9420-481A-9DFF-29AC51BC3783}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="24A78D64641A438FB8D35BB537C294E3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5EB868936536414E8D54BB56623BABE2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F64ABFD6-9F3B-4EF0-B75A-87EA9ACD785E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="5EB868936536414E8D54BB56623BABE2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="61B5A6740E6146F2A13E44B7108351D8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5B06252C-1F30-46F2-AEE1-B9F979DDFB80}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="61B5A6740E6146F2A13E44B7108351D8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7FD7BCEF7B4949DE9C46076A0D22E74B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AA1869CD-79FC-4FF3-BC38-0BF900911C51}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="7FD7BCEF7B4949DE9C46076A0D22E74B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FB507E46DAA74406AE98CC44E278C891"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3E631732-D35B-472C-8474-1A028F9BA046}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C7400" w:rsidRDefault="00002F2A" w:rsidP="00002F2A">
+          <w:pPr>
+            <w:pStyle w:val="FB507E46DAA74406AE98CC44E278C891"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D14309">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="David">
     <w:panose1 w:val="020E0502060401010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7835,66 +8580,75 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003372F2"/>
+    <w:rsid w:val="00002F2A"/>
     <w:rsid w:val="000F6ADD"/>
+    <w:rsid w:val="00112C76"/>
     <w:rsid w:val="00185968"/>
     <w:rsid w:val="001E7FE7"/>
     <w:rsid w:val="002A27BB"/>
     <w:rsid w:val="0033533A"/>
     <w:rsid w:val="003372F2"/>
     <w:rsid w:val="003A0087"/>
+    <w:rsid w:val="00495434"/>
     <w:rsid w:val="004C16C3"/>
+    <w:rsid w:val="004C7400"/>
     <w:rsid w:val="004E559F"/>
     <w:rsid w:val="00796FF9"/>
     <w:rsid w:val="007C60F6"/>
     <w:rsid w:val="00921665"/>
     <w:rsid w:val="00926665"/>
     <w:rsid w:val="009D04DE"/>
+    <w:rsid w:val="00A93915"/>
     <w:rsid w:val="00B10FD1"/>
+    <w:rsid w:val="00C07131"/>
     <w:rsid w:val="00E92EA0"/>
+    <w:rsid w:val="00EB1795"/>
+    <w:rsid w:val="00FB332D"/>
+    <w:rsid w:val="00FE65B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -8309,51 +9063,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002A27BB"/>
+    <w:rsid w:val="00002F2A"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="24CDF4FFC02A412BA9F1BA08CDD0C7A14">
     <w:name w:val="24CDF4FFC02A412BA9F1BA08CDD0C7A14"/>
     <w:rsid w:val="002A27BB"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4AFC455621F41AD880710DD48D893534">
     <w:name w:val="A4AFC455621F41AD880710DD48D893534"/>
     <w:rsid w:val="002A27BB"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
@@ -8734,50 +9488,274 @@
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FEDB22EA6024443B96D14EACAD668C21">
     <w:name w:val="6FEDB22EA6024443B96D14EACAD668C21"/>
     <w:rsid w:val="002A27BB"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C69B93D4233241D1B58912112FF7E6DD">
+    <w:name w:val="C69B93D4233241D1B58912112FF7E6DD"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8403A808344444F9B9E7AAB2B62BDB0">
+    <w:name w:val="A8403A808344444F9B9E7AAB2B62BDB0"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B17442B2735457A8ED087DA0B0B2C66">
+    <w:name w:val="0B17442B2735457A8ED087DA0B0B2C66"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62D51AA71205469B99BB6F74829973FA">
+    <w:name w:val="62D51AA71205469B99BB6F74829973FA"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A63B31F894446E68AF320FBD2C59DCB">
+    <w:name w:val="6A63B31F894446E68AF320FBD2C59DCB"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74E267FF2EB6481986BBC71A043AD606">
+    <w:name w:val="74E267FF2EB6481986BBC71A043AD606"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A297D66EC3064CA9826E3B171100C708">
+    <w:name w:val="A297D66EC3064CA9826E3B171100C708"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F0C96BB20FC40D4ADEFCD4C30481AEE">
+    <w:name w:val="0F0C96BB20FC40D4ADEFCD4C30481AEE"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E5DA829E2F747D5810DAEEB50C61CD8">
+    <w:name w:val="6E5DA829E2F747D5810DAEEB50C61CD8"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0688F2C814C345E187DFF394BF466812">
+    <w:name w:val="0688F2C814C345E187DFF394BF466812"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="012190C12924431F9EBA238898F546DD">
+    <w:name w:val="012190C12924431F9EBA238898F546DD"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B182C1F42F0D4E0BA777031749A7173F">
+    <w:name w:val="B182C1F42F0D4E0BA777031749A7173F"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1193DEB91A6745DFA1CD138AE5D3553A">
+    <w:name w:val="1193DEB91A6745DFA1CD138AE5D3553A"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2D582CC50774A978B3D5E9C0356E6D9">
+    <w:name w:val="C2D582CC50774A978B3D5E9C0356E6D9"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EE7A19DCEC445968916ECC8EF597DEF">
+    <w:name w:val="1EE7A19DCEC445968916ECC8EF597DEF"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F5D27145F364F408AB1F8BA87545ED8">
+    <w:name w:val="9F5D27145F364F408AB1F8BA87545ED8"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E280E1108C14DB9A31199CB1CEE9CCB">
+    <w:name w:val="2E280E1108C14DB9A31199CB1CEE9CCB"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8A8FC61AF2041C3836D1EC656E72D54">
+    <w:name w:val="F8A8FC61AF2041C3836D1EC656E72D54"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA1BB048CD1747C98DD9EB002902D5C5">
+    <w:name w:val="FA1BB048CD1747C98DD9EB002902D5C5"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEAC5989530A4791AAB0BB4BBA4D5ECC">
+    <w:name w:val="BEAC5989530A4791AAB0BB4BBA4D5ECC"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="303CC1C1D27E4E7CBB805C1527D3962B">
+    <w:name w:val="303CC1C1D27E4E7CBB805C1527D3962B"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE06424F82BA430987700044DF89F174">
+    <w:name w:val="DE06424F82BA430987700044DF89F174"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CBD196E7E7F04723BC2484AE67A1B882">
+    <w:name w:val="CBD196E7E7F04723BC2484AE67A1B882"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE41F87512044892ABFDB2E1BC805E92">
+    <w:name w:val="CE41F87512044892ABFDB2E1BC805E92"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E214419E2F3041DC9F673ED7C59071A7">
+    <w:name w:val="E214419E2F3041DC9F673ED7C59071A7"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5FC9813FFAA44F4C97EA28CDB10A7C44">
+    <w:name w:val="5FC9813FFAA44F4C97EA28CDB10A7C44"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39AD6DA2F6F94398A4FE578005942FFE">
+    <w:name w:val="39AD6DA2F6F94398A4FE578005942FFE"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24A78D64641A438FB8D35BB537C294E3">
+    <w:name w:val="24A78D64641A438FB8D35BB537C294E3"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5EB868936536414E8D54BB56623BABE2">
+    <w:name w:val="5EB868936536414E8D54BB56623BABE2"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61B5A6740E6146F2A13E44B7108351D8">
+    <w:name w:val="61B5A6740E6146F2A13E44B7108351D8"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FD7BCEF7B4949DE9C46076A0D22E74B">
+    <w:name w:val="7FD7BCEF7B4949DE9C46076A0D22E74B"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB507E46DAA74406AE98CC44E278C891">
+    <w:name w:val="FB507E46DAA74406AE98CC44E278C891"/>
+    <w:rsid w:val="00002F2A"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -9044,70 +10022,78 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>291</Words>
-  <Characters>1665</Characters>
+  <Words>337</Words>
+  <Characters>1926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1953</CharactersWithSpaces>
+  <CharactersWithSpaces>2259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>שילה ניר</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>7fe49875-769d-44fe-9410-6eb1bb05a20a</vt:lpwstr>
+  </property>
+</Properties>
+</file>