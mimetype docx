--- v0 (2026-04-23)
+++ v1 (2026-05-20)
@@ -2489,51 +2489,69 @@
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="00D04321" w:rsidRPr="00D04321">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>if you are</w:t>
       </w:r>
       <w:r w:rsidR="00D04321">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00D04321" w:rsidRPr="00D04321">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> scholarship recipient, who wish to temporarily stop the scholarship during the absence</w:t>
+        <w:t xml:space="preserve"> scholarship recipient, who </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D04321" w:rsidRPr="00D04321">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wish</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D04321" w:rsidRPr="00D04321">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to temporarily stop the scholarship during the absence</w:t>
       </w:r>
       <w:r w:rsidR="00D04321">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00731718" w:rsidRPr="00223AF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00731718">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19512,131 +19530,136 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in Israel</w:t>
       </w:r>
       <w:r w:rsidRPr="007B46FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00562B83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>from Technion budgets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C8A9F3" w14:textId="55E15898" w:rsidR="0073271C" w:rsidRDefault="0073271C" w:rsidP="000848B0">
+    <w:p w14:paraId="2DA8AFFF" w14:textId="06784847" w:rsidR="008F426A" w:rsidRPr="008F426A" w:rsidRDefault="0073271C" w:rsidP="008F426A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-1313"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0073271C">
+      <w:r w:rsidRPr="008F426A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Requests for reimbursement of expenses of participation in conferences in Israel and/or online conferences from MOSAD HA-TECHNION'S budgets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00704A81">
+      <w:r w:rsidRPr="008F426A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, should be submitted in accordance </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F426A" w:rsidRPr="008F426A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>with the</w:t>
-[...10 lines deleted...]
-        <w:r w:rsidRPr="006E02AF">
+        <w:t xml:space="preserve">should be submitted in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="box-110" w:history="1">
+        <w:r w:rsidR="008F426A" w:rsidRPr="00FE308D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>reimbursement of expenses</w:t>
+          <w:t xml:space="preserve">reimbursement of expenses </w:t>
+        </w:r>
+        <w:r w:rsidR="00E5515A" w:rsidRPr="00FE308D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidR="00E5515A" w:rsidRPr="008F426A">
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> form</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00704A81">
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="008F426A" w:rsidRPr="008F426A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (not using this form).</w:t>
+        <w:t xml:space="preserve"> 4.1.2 and 4.1.4 (not using this form).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CE9789" w14:textId="77777777" w:rsidR="0073271C" w:rsidRPr="0073271C" w:rsidRDefault="0073271C" w:rsidP="0073271C">
+    <w:p w14:paraId="59CE9789" w14:textId="3B7496AA" w:rsidR="0073271C" w:rsidRPr="008F426A" w:rsidRDefault="0073271C" w:rsidP="008F426A">
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-1313"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0456C80F" w14:textId="43E61067" w:rsidR="00B97068" w:rsidRPr="00223AF7" w:rsidRDefault="00A12D8F" w:rsidP="00B97068">
       <w:pPr>
         <w:ind w:left="-951" w:firstLine="951"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223AF7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
@@ -21092,69 +21115,71 @@
       </w:r>
       <w:r w:rsidR="00354C50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00AF7ACE" w:rsidRPr="00AF7ACE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">These details </w:t>
       </w:r>
       <w:r w:rsidR="005A75DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>won’t</w:t>
       </w:r>
       <w:r w:rsidR="00AF7ACE" w:rsidRPr="00AF7ACE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> be typed in the online </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008D7DD8" w:rsidRPr="00AF7ACE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
       <w:r w:rsidR="008D7DD8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="008D7DD8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB40A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If you will get approval to use funds from budgets managed by "Technion Research &amp; Development Foundation", you may ask them as an advance / a reimbursement, according to instruction to be sent later.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D50F0A" w14:textId="77777777" w:rsidR="00AB40A9" w:rsidRPr="00AB40A9" w:rsidRDefault="00AB40A9" w:rsidP="00AB40A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB40A9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -26246,129 +26271,167 @@
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
       <w:r w:rsidR="00925693" w:rsidRPr="00656CA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> conditions</w:t>
       </w:r>
       <w:r w:rsidRPr="00656CA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB8E136" w14:textId="6B70994F" w:rsidR="003F7641" w:rsidRPr="00656CA6" w:rsidRDefault="00925693" w:rsidP="008860A4">
+    <w:p w14:paraId="1BB8E136" w14:textId="474B464E" w:rsidR="003F7641" w:rsidRPr="0057091C" w:rsidRDefault="00925693" w:rsidP="008860A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656CA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Request submission meets the conditions as specified </w:t>
       </w:r>
       <w:r w:rsidR="003F7641" w:rsidRPr="00656CA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on the graduate school website</w:t>
       </w:r>
       <w:r w:rsidRPr="00656CA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>'s:</w:t>
       </w:r>
       <w:r w:rsidR="003F7641" w:rsidRPr="00656CA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="0057091C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="0057091C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://graduate.technion.ac.il/en/travel-grants-for-scholarship-recipient-graduate-students-for-conferences-abroad/"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="0057091C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0057091C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003F7641" w:rsidRPr="0057091C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Travel grants for scholarship recipient graduate students for conferenced abroad</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1EA48EC4" w14:textId="77777777" w:rsidR="003F7641" w:rsidRPr="00656CA6" w:rsidRDefault="00E87A34" w:rsidP="008860A4">
+    <w:p w14:paraId="1EA48EC4" w14:textId="51EFFCA3" w:rsidR="003F7641" w:rsidRPr="00656CA6" w:rsidRDefault="0057091C" w:rsidP="008860A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00656CA6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E87A34" w:rsidRPr="00656CA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Appli</w:t>
       </w:r>
       <w:r w:rsidR="003F7641" w:rsidRPr="00656CA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cation for supplementary financial support (from the advisor/department) for travel expenses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A05A6E2" w14:textId="77777777" w:rsidR="003F7641" w:rsidRPr="00656CA6" w:rsidRDefault="003F7641" w:rsidP="008860A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
@@ -27225,51 +27288,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(available in Hebrew only) on </w:t>
       </w:r>
       <w:r w:rsidR="004D1A30" w:rsidRPr="00656CA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ionizing radiation working arrangements</w:t>
       </w:r>
       <w:r w:rsidRPr="00656CA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> click </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="004D1A30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004D1A30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="004D1A30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
@@ -27923,51 +27986,51 @@
               <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="128094F7" wp14:editId="2D829475">
                 <wp:extent cx="381000" cy="381000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="תמונה 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId15" cstate="print">
+                        <a:blip r:embed="rId14" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="381000" cy="381000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
@@ -28161,61 +28224,61 @@
       <w:r w:rsidR="008860A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008C3DCD" w:rsidRPr="00223AF7" w:rsidSect="00B06EB5">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="0" w:right="1418" w:bottom="426" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="070029AA" w14:textId="77777777" w:rsidR="007F4B29" w:rsidRDefault="007F4B29" w:rsidP="00FE0263">
+    <w:p w14:paraId="373C3A32" w14:textId="77777777" w:rsidR="00F815A5" w:rsidRDefault="00F815A5" w:rsidP="00FE0263">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="591281EE" w14:textId="77777777" w:rsidR="007F4B29" w:rsidRDefault="007F4B29" w:rsidP="00FE0263">
+    <w:p w14:paraId="11E736AD" w14:textId="77777777" w:rsidR="00F815A5" w:rsidRDefault="00F815A5" w:rsidP="00FE0263">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -28247,61 +28310,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A489FC9" w14:textId="77777777" w:rsidR="007F4B29" w:rsidRDefault="007F4B29" w:rsidP="00FE0263">
+    <w:p w14:paraId="06CE9E9D" w14:textId="77777777" w:rsidR="00F815A5" w:rsidRDefault="00F815A5" w:rsidP="00FE0263">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="389D9FA7" w14:textId="77777777" w:rsidR="007F4B29" w:rsidRDefault="007F4B29" w:rsidP="00FE0263">
+    <w:p w14:paraId="1C1BFAE5" w14:textId="77777777" w:rsidR="00F815A5" w:rsidRDefault="00F815A5" w:rsidP="00FE0263">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02552245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1068DFD8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -29997,100 +30060,103 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1122963934">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="801457396">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="641230857">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1603488795">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="97720806">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1581210980">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="yYyIo2cb8WbxSAV1bv15M7hPOGom20dVNMk29TWg8l1kRhxbYy1ipkiUAj0YBQ5TaRuaSVHKYdzaSOGubfIhzw==" w:salt="wB72GzXtiNiKjYkUIrhudQ=="/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="S3/truaXeGPK2vmHne7nzoSFcQRAqhT8CEw0rgmxzywA//HlYLyVqevo1HRhWrEUyjbtoS0xiXrEX49R3kZjkg==" w:salt="EzlS/SV8m3MpmY9DQAelJg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00425DBD"/>
     <w:rsid w:val="0000013C"/>
     <w:rsid w:val="00005D38"/>
     <w:rsid w:val="000072B5"/>
     <w:rsid w:val="00012109"/>
     <w:rsid w:val="00015425"/>
     <w:rsid w:val="00043553"/>
     <w:rsid w:val="00044FF1"/>
     <w:rsid w:val="00063B92"/>
     <w:rsid w:val="00064954"/>
     <w:rsid w:val="00070277"/>
     <w:rsid w:val="00081B53"/>
     <w:rsid w:val="000848B0"/>
     <w:rsid w:val="00093941"/>
     <w:rsid w:val="000A5B57"/>
     <w:rsid w:val="000A72F2"/>
     <w:rsid w:val="000C7D2A"/>
+    <w:rsid w:val="000D276A"/>
     <w:rsid w:val="000E0F08"/>
     <w:rsid w:val="000E5AF6"/>
     <w:rsid w:val="00102B5A"/>
     <w:rsid w:val="00107EC9"/>
     <w:rsid w:val="00112A04"/>
     <w:rsid w:val="00112CBA"/>
     <w:rsid w:val="001233A7"/>
     <w:rsid w:val="00130523"/>
     <w:rsid w:val="00130A59"/>
     <w:rsid w:val="00132903"/>
     <w:rsid w:val="0013496B"/>
     <w:rsid w:val="00136431"/>
+    <w:rsid w:val="00141EC9"/>
     <w:rsid w:val="001578CE"/>
     <w:rsid w:val="001636D3"/>
     <w:rsid w:val="001672AF"/>
     <w:rsid w:val="001703DE"/>
     <w:rsid w:val="0018311B"/>
     <w:rsid w:val="00196931"/>
     <w:rsid w:val="001A3327"/>
     <w:rsid w:val="001A63F0"/>
     <w:rsid w:val="001A670E"/>
     <w:rsid w:val="001A6E9B"/>
     <w:rsid w:val="001B38C8"/>
     <w:rsid w:val="001D299E"/>
     <w:rsid w:val="001E1122"/>
     <w:rsid w:val="001E143D"/>
     <w:rsid w:val="001E4F97"/>
     <w:rsid w:val="001E64A1"/>
     <w:rsid w:val="001F51FA"/>
     <w:rsid w:val="002050F0"/>
     <w:rsid w:val="0021029B"/>
     <w:rsid w:val="00222B82"/>
     <w:rsid w:val="00223AF7"/>
     <w:rsid w:val="00223E5B"/>
     <w:rsid w:val="00227579"/>
     <w:rsid w:val="002313D3"/>
     <w:rsid w:val="00236C67"/>
@@ -30098,107 +30164,108 @@
     <w:rsid w:val="00262769"/>
     <w:rsid w:val="002735A4"/>
     <w:rsid w:val="0027447E"/>
     <w:rsid w:val="002844E8"/>
     <w:rsid w:val="002970CD"/>
     <w:rsid w:val="002A2BBA"/>
     <w:rsid w:val="002A2FB8"/>
     <w:rsid w:val="002A64DD"/>
     <w:rsid w:val="002C0F46"/>
     <w:rsid w:val="002E4BC0"/>
     <w:rsid w:val="002E644E"/>
     <w:rsid w:val="002E673B"/>
     <w:rsid w:val="002F3636"/>
     <w:rsid w:val="003149F0"/>
     <w:rsid w:val="00331003"/>
     <w:rsid w:val="003356DD"/>
     <w:rsid w:val="0033688A"/>
     <w:rsid w:val="0034223B"/>
     <w:rsid w:val="00350B3B"/>
     <w:rsid w:val="0035218D"/>
     <w:rsid w:val="00354C50"/>
     <w:rsid w:val="00360AE0"/>
     <w:rsid w:val="0036378C"/>
     <w:rsid w:val="00367041"/>
     <w:rsid w:val="00371890"/>
+    <w:rsid w:val="003741C0"/>
     <w:rsid w:val="003760DF"/>
     <w:rsid w:val="00380087"/>
     <w:rsid w:val="00382E50"/>
     <w:rsid w:val="003838F3"/>
     <w:rsid w:val="00383B74"/>
     <w:rsid w:val="00384274"/>
     <w:rsid w:val="003A2D09"/>
     <w:rsid w:val="003A5078"/>
     <w:rsid w:val="003A6768"/>
     <w:rsid w:val="003A6DF4"/>
     <w:rsid w:val="003B6AF5"/>
     <w:rsid w:val="003C74F4"/>
-    <w:rsid w:val="003D3BF1"/>
     <w:rsid w:val="003D7006"/>
     <w:rsid w:val="003E11C5"/>
     <w:rsid w:val="003E15A2"/>
     <w:rsid w:val="003E6409"/>
     <w:rsid w:val="003F28EC"/>
     <w:rsid w:val="003F4616"/>
     <w:rsid w:val="003F7641"/>
     <w:rsid w:val="0040453C"/>
     <w:rsid w:val="00406F51"/>
     <w:rsid w:val="00415957"/>
     <w:rsid w:val="00420494"/>
     <w:rsid w:val="00425DBD"/>
     <w:rsid w:val="00433639"/>
     <w:rsid w:val="00450057"/>
     <w:rsid w:val="00455737"/>
     <w:rsid w:val="004559F7"/>
     <w:rsid w:val="00461F49"/>
     <w:rsid w:val="0047014B"/>
     <w:rsid w:val="004710B9"/>
     <w:rsid w:val="00477C76"/>
     <w:rsid w:val="004878B8"/>
     <w:rsid w:val="0049151F"/>
     <w:rsid w:val="00492C88"/>
     <w:rsid w:val="00494C8F"/>
     <w:rsid w:val="00497038"/>
     <w:rsid w:val="004A6F60"/>
     <w:rsid w:val="004C014C"/>
-    <w:rsid w:val="004C569B"/>
     <w:rsid w:val="004C56E9"/>
     <w:rsid w:val="004D1A30"/>
     <w:rsid w:val="004D5773"/>
     <w:rsid w:val="004E385B"/>
     <w:rsid w:val="004F4E8F"/>
     <w:rsid w:val="004F6962"/>
     <w:rsid w:val="004F6B33"/>
     <w:rsid w:val="005052A4"/>
     <w:rsid w:val="0050735E"/>
     <w:rsid w:val="0052324A"/>
     <w:rsid w:val="0053254B"/>
     <w:rsid w:val="005333E2"/>
     <w:rsid w:val="0053468D"/>
     <w:rsid w:val="00540BAE"/>
     <w:rsid w:val="005443CA"/>
+    <w:rsid w:val="00553782"/>
     <w:rsid w:val="00562B83"/>
+    <w:rsid w:val="0057091C"/>
     <w:rsid w:val="00572074"/>
     <w:rsid w:val="005803D9"/>
     <w:rsid w:val="005836EA"/>
     <w:rsid w:val="00586DBA"/>
     <w:rsid w:val="005A179E"/>
     <w:rsid w:val="005A1BC1"/>
     <w:rsid w:val="005A3203"/>
     <w:rsid w:val="005A5137"/>
     <w:rsid w:val="005A75DD"/>
     <w:rsid w:val="005B2861"/>
     <w:rsid w:val="005C5D29"/>
     <w:rsid w:val="005E287C"/>
     <w:rsid w:val="005F46E6"/>
     <w:rsid w:val="00602F29"/>
     <w:rsid w:val="00603EA2"/>
     <w:rsid w:val="0061742F"/>
     <w:rsid w:val="00622B99"/>
     <w:rsid w:val="006247B9"/>
     <w:rsid w:val="0062610F"/>
     <w:rsid w:val="00632769"/>
     <w:rsid w:val="00644752"/>
     <w:rsid w:val="00656CA6"/>
     <w:rsid w:val="00670BFC"/>
     <w:rsid w:val="006738BB"/>
     <w:rsid w:val="00675406"/>
@@ -30223,108 +30290,110 @@
     <w:rsid w:val="007242CB"/>
     <w:rsid w:val="00731718"/>
     <w:rsid w:val="0073271C"/>
     <w:rsid w:val="00737441"/>
     <w:rsid w:val="0074447B"/>
     <w:rsid w:val="007452B3"/>
     <w:rsid w:val="00750A1A"/>
     <w:rsid w:val="0075417D"/>
     <w:rsid w:val="00774C40"/>
     <w:rsid w:val="00775D84"/>
     <w:rsid w:val="00777865"/>
     <w:rsid w:val="00782D10"/>
     <w:rsid w:val="007836AC"/>
     <w:rsid w:val="0078503E"/>
     <w:rsid w:val="0078603F"/>
     <w:rsid w:val="007A07C5"/>
     <w:rsid w:val="007A4076"/>
     <w:rsid w:val="007B02EE"/>
     <w:rsid w:val="007B46FF"/>
     <w:rsid w:val="007B4BB0"/>
     <w:rsid w:val="007B61D7"/>
     <w:rsid w:val="007C0EA0"/>
     <w:rsid w:val="007C3258"/>
     <w:rsid w:val="007C4578"/>
     <w:rsid w:val="007E1EBA"/>
-    <w:rsid w:val="007F4B29"/>
     <w:rsid w:val="008016BA"/>
     <w:rsid w:val="00804E8B"/>
     <w:rsid w:val="00805A32"/>
     <w:rsid w:val="00807D31"/>
     <w:rsid w:val="00816D2F"/>
     <w:rsid w:val="008174FE"/>
     <w:rsid w:val="008175B6"/>
     <w:rsid w:val="008222B4"/>
     <w:rsid w:val="0082323A"/>
     <w:rsid w:val="008317A0"/>
     <w:rsid w:val="00854F42"/>
     <w:rsid w:val="0087133E"/>
     <w:rsid w:val="00873ADB"/>
     <w:rsid w:val="00875249"/>
     <w:rsid w:val="0087644D"/>
     <w:rsid w:val="008860A4"/>
     <w:rsid w:val="00891086"/>
     <w:rsid w:val="00892BAF"/>
     <w:rsid w:val="008A49B3"/>
     <w:rsid w:val="008A4A2C"/>
     <w:rsid w:val="008A6559"/>
     <w:rsid w:val="008A6927"/>
+    <w:rsid w:val="008B2C78"/>
     <w:rsid w:val="008C3518"/>
     <w:rsid w:val="008C3DCD"/>
     <w:rsid w:val="008D6D9B"/>
     <w:rsid w:val="008D6DAC"/>
     <w:rsid w:val="008D7DD8"/>
+    <w:rsid w:val="008F426A"/>
     <w:rsid w:val="0091595F"/>
     <w:rsid w:val="00916598"/>
     <w:rsid w:val="00923335"/>
     <w:rsid w:val="0092450C"/>
     <w:rsid w:val="00925693"/>
     <w:rsid w:val="009617E8"/>
     <w:rsid w:val="00963639"/>
     <w:rsid w:val="00966AB4"/>
     <w:rsid w:val="00966BB4"/>
     <w:rsid w:val="00986558"/>
     <w:rsid w:val="00987F7F"/>
     <w:rsid w:val="009A018D"/>
     <w:rsid w:val="009A774A"/>
     <w:rsid w:val="009B2C0A"/>
     <w:rsid w:val="009B3CED"/>
     <w:rsid w:val="009B5DDB"/>
     <w:rsid w:val="009B6892"/>
     <w:rsid w:val="009C71CE"/>
     <w:rsid w:val="009C72E0"/>
     <w:rsid w:val="009D130A"/>
     <w:rsid w:val="009E4BEE"/>
     <w:rsid w:val="009F002C"/>
     <w:rsid w:val="00A04E69"/>
     <w:rsid w:val="00A057F6"/>
     <w:rsid w:val="00A12D8F"/>
     <w:rsid w:val="00A23742"/>
     <w:rsid w:val="00A27EF9"/>
     <w:rsid w:val="00A3054E"/>
     <w:rsid w:val="00A34EAA"/>
     <w:rsid w:val="00A5493A"/>
+    <w:rsid w:val="00A55D11"/>
     <w:rsid w:val="00A604E1"/>
     <w:rsid w:val="00A664C7"/>
     <w:rsid w:val="00A7309E"/>
     <w:rsid w:val="00A76A26"/>
     <w:rsid w:val="00A8796C"/>
     <w:rsid w:val="00AA21EC"/>
     <w:rsid w:val="00AB255D"/>
     <w:rsid w:val="00AB40A9"/>
     <w:rsid w:val="00AC2C74"/>
     <w:rsid w:val="00AC3254"/>
     <w:rsid w:val="00AC3480"/>
     <w:rsid w:val="00AC7141"/>
     <w:rsid w:val="00AD4224"/>
     <w:rsid w:val="00AE17ED"/>
     <w:rsid w:val="00AE2B65"/>
     <w:rsid w:val="00AF5C4C"/>
     <w:rsid w:val="00AF66CC"/>
     <w:rsid w:val="00AF7ACE"/>
     <w:rsid w:val="00B00A37"/>
     <w:rsid w:val="00B06EB5"/>
     <w:rsid w:val="00B14574"/>
     <w:rsid w:val="00B20B9E"/>
     <w:rsid w:val="00B25A8F"/>
     <w:rsid w:val="00B274F9"/>
     <w:rsid w:val="00B33052"/>
@@ -30335,50 +30404,51 @@
     <w:rsid w:val="00B64F0C"/>
     <w:rsid w:val="00B70053"/>
     <w:rsid w:val="00B70226"/>
     <w:rsid w:val="00B71E57"/>
     <w:rsid w:val="00B866A9"/>
     <w:rsid w:val="00B86B49"/>
     <w:rsid w:val="00B9121D"/>
     <w:rsid w:val="00B96DAB"/>
     <w:rsid w:val="00B97068"/>
     <w:rsid w:val="00BA1F23"/>
     <w:rsid w:val="00BA65C2"/>
     <w:rsid w:val="00BB3C86"/>
     <w:rsid w:val="00BD4316"/>
     <w:rsid w:val="00BD4BEE"/>
     <w:rsid w:val="00BE4829"/>
     <w:rsid w:val="00BE5E7F"/>
     <w:rsid w:val="00BE6746"/>
     <w:rsid w:val="00BE7573"/>
     <w:rsid w:val="00BF1989"/>
     <w:rsid w:val="00BF6C6C"/>
     <w:rsid w:val="00C00C7F"/>
     <w:rsid w:val="00C04EC7"/>
     <w:rsid w:val="00C11FB8"/>
     <w:rsid w:val="00C16AA0"/>
     <w:rsid w:val="00C23C21"/>
+    <w:rsid w:val="00C32179"/>
     <w:rsid w:val="00C330B9"/>
     <w:rsid w:val="00C33DE0"/>
     <w:rsid w:val="00C4127E"/>
     <w:rsid w:val="00C42A23"/>
     <w:rsid w:val="00C431DD"/>
     <w:rsid w:val="00C5291A"/>
     <w:rsid w:val="00C54592"/>
     <w:rsid w:val="00C606A7"/>
     <w:rsid w:val="00C75864"/>
     <w:rsid w:val="00C83478"/>
     <w:rsid w:val="00C85B42"/>
     <w:rsid w:val="00C92273"/>
     <w:rsid w:val="00C9453E"/>
     <w:rsid w:val="00C96643"/>
     <w:rsid w:val="00CA0B2F"/>
     <w:rsid w:val="00CA4D73"/>
     <w:rsid w:val="00CB0A0D"/>
     <w:rsid w:val="00CC1297"/>
     <w:rsid w:val="00CD2E13"/>
     <w:rsid w:val="00CD453D"/>
     <w:rsid w:val="00CD6E99"/>
     <w:rsid w:val="00CE6B1D"/>
     <w:rsid w:val="00CF4B7C"/>
     <w:rsid w:val="00D04321"/>
     <w:rsid w:val="00D274F4"/>
@@ -30389,87 +30459,92 @@
     <w:rsid w:val="00D53378"/>
     <w:rsid w:val="00D65E3C"/>
     <w:rsid w:val="00D83AB2"/>
     <w:rsid w:val="00D877B1"/>
     <w:rsid w:val="00DA0B8E"/>
     <w:rsid w:val="00DA1D7B"/>
     <w:rsid w:val="00DA3BA2"/>
     <w:rsid w:val="00DB0877"/>
     <w:rsid w:val="00DC2382"/>
     <w:rsid w:val="00DD5C42"/>
     <w:rsid w:val="00DD6715"/>
     <w:rsid w:val="00DE5A49"/>
     <w:rsid w:val="00E007EB"/>
     <w:rsid w:val="00E03AFD"/>
     <w:rsid w:val="00E05FE8"/>
     <w:rsid w:val="00E11269"/>
     <w:rsid w:val="00E113E4"/>
     <w:rsid w:val="00E11A64"/>
     <w:rsid w:val="00E11D71"/>
     <w:rsid w:val="00E145A9"/>
     <w:rsid w:val="00E21085"/>
     <w:rsid w:val="00E246A8"/>
     <w:rsid w:val="00E2712C"/>
     <w:rsid w:val="00E44B45"/>
     <w:rsid w:val="00E516B0"/>
+    <w:rsid w:val="00E5515A"/>
     <w:rsid w:val="00E55B2F"/>
     <w:rsid w:val="00E55D83"/>
     <w:rsid w:val="00E649F3"/>
     <w:rsid w:val="00E85C4E"/>
     <w:rsid w:val="00E87A34"/>
     <w:rsid w:val="00EA4676"/>
     <w:rsid w:val="00EB1431"/>
+    <w:rsid w:val="00EB2D55"/>
     <w:rsid w:val="00EB4852"/>
     <w:rsid w:val="00EB6556"/>
     <w:rsid w:val="00EC566C"/>
     <w:rsid w:val="00ED338D"/>
     <w:rsid w:val="00ED42A6"/>
     <w:rsid w:val="00F02702"/>
     <w:rsid w:val="00F0390D"/>
     <w:rsid w:val="00F052C0"/>
     <w:rsid w:val="00F0727F"/>
     <w:rsid w:val="00F112DE"/>
     <w:rsid w:val="00F16D46"/>
     <w:rsid w:val="00F16F5D"/>
     <w:rsid w:val="00F30FDA"/>
+    <w:rsid w:val="00F35AD5"/>
     <w:rsid w:val="00F42BDC"/>
     <w:rsid w:val="00F53C89"/>
     <w:rsid w:val="00F8091F"/>
     <w:rsid w:val="00F80A64"/>
+    <w:rsid w:val="00F815A5"/>
     <w:rsid w:val="00F83968"/>
     <w:rsid w:val="00F91385"/>
     <w:rsid w:val="00F93409"/>
     <w:rsid w:val="00F9358B"/>
     <w:rsid w:val="00FB71BA"/>
     <w:rsid w:val="00FC0124"/>
     <w:rsid w:val="00FC7707"/>
     <w:rsid w:val="00FD6265"/>
     <w:rsid w:val="00FD6300"/>
     <w:rsid w:val="00FD74B8"/>
     <w:rsid w:val="00FE0263"/>
     <w:rsid w:val="00FE1037"/>
     <w:rsid w:val="00FE1922"/>
+    <w:rsid w:val="00FE308D"/>
     <w:rsid w:val="00FE5659"/>
     <w:rsid w:val="00FE611E"/>
     <w:rsid w:val="00FF34A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -31335,51 +31410,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2060132659">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trdf.technion.ac.il/%d7%a8%d7%a9%d7%95%d7%aa-%d7%94%d7%9e%d7%97%d7%a7%d7%a8/forms/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graduate.technion.ac.il/en/scholarships-and-housing-2/scholarships/travel-grants-for-scholarship-recipient-graduate-students-for-conferences-abroad/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ra.trdf.co.il/files/Res_Auth_Proc/tofes_bakasha_lehehzer_hozaot.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mishne.net.technion.ac.il/files/%D7%94%D7%95%D7%A6%D7%90%D7%95%D7%AA-%D7%9E%D7%95%D7%9B%D7%A8%D7%95%D7%AA-%D7%91%D7%A0%D7%A1%D7%99%D7%A2%D7%94-%D7%9C%D7%97%D7%95%D7%9C.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.il/en/departments/dynamiccollectors/travel-warnings-nsc?skip=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://segelweb.technion.ac.il/en/info/%d7%a7%d7%a8%d7%9f-%d7%a7%d7%a9%d7%a8%d7%99-%d7%9e%d7%93%d7%a2-%d7%93%d7%95%d7%a7%d7%98%d7%95%d7%a8%d7%a0%d7%98%d7%99%d7%9d/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasak.net.technion.ac.il/files/2013/04/%d7%97%d7%95%d7%96%d7%a8-%d7%91%d7%a0%d7%95%d7%a9%d7%90-%d7%a2%d7%91%d7%95%d7%93%d7%94-%d7%91%d7%a7%d7%a8%d7%99%d7%a0%d7%94-%d7%9e%d7%99%d7%99%d7%a0%d7%a0%d7%aa-%d7%9c%d7%a2%d7%95%d7%91%d7%93%d7%99%d7%9d-%d7%9e%d7%97%d7%95%d7%a5-%d7%9c%d7%98%d7%9b%d7%a0%d7%99%d7%95%d7%9f-%d7%94%d7%9f-%d7%91%d7%90%d7%a8%d7%a5-%d7%95%d7%94%d7%9f-%d7%91%d7%97%d7%95%d7%9c-%d7%95%d7%9b%d7%9f-%d7%91%d7%9e%d7%a2%d7%91%d7%93%d7%95%d7%aa-%d7%91%d7%98%d7%9b%d7%a0%d7%99%d7%95%d7%9f-1-3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trdf.technion.ac.il/%d7%a8%d7%a9%d7%95%d7%aa-%d7%94%d7%9e%d7%97%d7%a7%d7%a8/forms/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasak.net.technion.ac.il/files/2013/04/%d7%97%d7%95%d7%96%d7%a8-%d7%91%d7%a0%d7%95%d7%a9%d7%90-%d7%a2%d7%91%d7%95%d7%93%d7%94-%d7%91%d7%a7%d7%a8%d7%99%d7%a0%d7%94-%d7%9e%d7%99%d7%99%d7%a0%d7%a0%d7%aa-%d7%9c%d7%a2%d7%95%d7%91%d7%93%d7%99%d7%9d-%d7%9e%d7%97%d7%95%d7%a5-%d7%9c%d7%98%d7%9b%d7%a0%d7%99%d7%95%d7%9f-%d7%94%d7%9f-%d7%91%d7%90%d7%a8%d7%a5-%d7%95%d7%94%d7%9f-%d7%91%d7%97%d7%95%d7%9c-%d7%95%d7%9b%d7%9f-%d7%91%d7%9e%d7%a2%d7%91%d7%93%d7%95%d7%aa-%d7%91%d7%98%d7%9b%d7%a0%d7%99%d7%95%d7%9f-1-3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trdf.technion.ac.il/%d7%a8%d7%a9%d7%95%d7%aa-%d7%94%d7%9e%d7%97%d7%a7%d7%a8/forms/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mishne.net.technion.ac.il/files/%D7%94%D7%95%D7%A6%D7%90%D7%95%D7%AA-%D7%9E%D7%95%D7%9B%D7%A8%D7%95%D7%AA-%D7%91%D7%A0%D7%A1%D7%99%D7%A2%D7%94-%D7%9C%D7%97%D7%95%D7%9C.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.il/en/departments/dynamiccollectors/travel-warnings-nsc?skip=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://segelweb.technion.ac.il/en/info/%d7%a7%d7%a8%d7%9f-%d7%a7%d7%a9%d7%a8%d7%99-%d7%9e%d7%93%d7%a2-%d7%93%d7%95%d7%a7%d7%98%d7%95%d7%a8%d7%a0%d7%98%d7%99%d7%9d/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31621,76 +31696,76 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C655A80C-2CD7-478F-9A62-28BAA67E5364}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>2514</Words>
-  <Characters>14331</Characters>
+  <Characters>14333</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>119</Lines>
   <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>שם</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Technion</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16812</CharactersWithSpaces>
+  <CharactersWithSpaces>16814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>רביץ תמר</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>