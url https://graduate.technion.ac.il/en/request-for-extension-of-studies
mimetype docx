--- v3 (2026-02-26)
+++ v4 (2026-04-13)
@@ -11,65 +11,65 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="10C3847B" w14:textId="6FA10312" w:rsidR="00313F4C" w:rsidRPr="0090600F" w:rsidRDefault="004C1731" w:rsidP="00A227B2">
+    <w:p w14:paraId="10C3847B" w14:textId="6FA10312" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="004C1731" w:rsidP="00A227B2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090600F">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CE80BA3" wp14:editId="6A8CC485">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>438150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7275167" cy="580446"/>
                 <wp:effectExtent l="0" t="0" r="21590" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="28327913" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -325,912 +325,901 @@
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId8" w:history="1">
                         <w:r w:rsidR="004C1731" w:rsidRPr="00C2472F">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>https://graduate.technion.ac.il/en/</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00313F4C" w:rsidRPr="0090600F">
+      <w:r w:rsidR="00313F4C" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Request for Extension of Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EB6200" w14:textId="4EECDB2C" w:rsidR="00313F4C" w:rsidRPr="0090600F" w:rsidRDefault="00313F4C" w:rsidP="00313F4C">
+    <w:p w14:paraId="20EB6200" w14:textId="4EECDB2C" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00313F4C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44B7D7A1" w14:textId="77AF970F" w:rsidR="00313F4C" w:rsidRPr="0090600F" w:rsidRDefault="00313F4C" w:rsidP="00313F4C">
+    <w:p w14:paraId="44B7D7A1" w14:textId="77AF970F" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00313F4C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680165FE" w14:textId="77777777" w:rsidR="00D72DC9" w:rsidRDefault="00D72DC9" w:rsidP="00A227B2">
+    <w:p w14:paraId="680165FE" w14:textId="77777777" w:rsidR="00D72DC9" w:rsidRPr="00AA1926" w:rsidRDefault="00D72DC9" w:rsidP="00A227B2">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="423A2C58" w14:textId="53DD332F" w:rsidR="00A227B2" w:rsidRPr="0090600F" w:rsidRDefault="00A227B2" w:rsidP="00D72DC9">
+    <w:p w14:paraId="423A2C58" w14:textId="53DD332F" w:rsidR="00A227B2" w:rsidRPr="00AA1926" w:rsidRDefault="00A227B2" w:rsidP="00D72DC9">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090600F">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of student: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-1870220677"/>
           <w:placeholder>
             <w:docPart w:val="1EEAA5A43E2B4A2CBC7547AF5272F14A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="006D20F8">
+          <w:r w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4C1C7753" w14:textId="4AFCCBB5" w:rsidR="00A227B2" w:rsidRPr="0090600F" w:rsidRDefault="00A227B2" w:rsidP="00A227B2">
+    <w:p w14:paraId="4C1C7753" w14:textId="4AFCCBB5" w:rsidR="00A227B2" w:rsidRPr="00AA1926" w:rsidRDefault="00A227B2" w:rsidP="00A227B2">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090600F">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ID number: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="311987376"/>
           <w:placeholder>
             <w:docPart w:val="952EF2285D8E46B6B4762E2E28AFF160"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="006D20F8">
+          <w:r w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="457F34DF" w14:textId="2F6F11D4" w:rsidR="00A227B2" w:rsidRPr="0090600F" w:rsidRDefault="00A227B2" w:rsidP="00A227B2">
+    <w:p w14:paraId="457F34DF" w14:textId="2F6F11D4" w:rsidR="00A227B2" w:rsidRPr="00AA1926" w:rsidRDefault="00A227B2" w:rsidP="00A227B2">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090600F">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic unit/Faculty: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-645120268"/>
           <w:placeholder>
             <w:docPart w:val="32DD80DF23CC46309A575B78B12CF2D4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="006D20F8">
+          <w:r w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="0090600F">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B00E023" w14:textId="187271CC" w:rsidR="00313F4C" w:rsidRPr="0090600F" w:rsidRDefault="00A227B2" w:rsidP="00313F4C">
+    <w:p w14:paraId="4B00E023" w14:textId="187271CC" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00A227B2" w:rsidP="00313F4C">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090600F">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Degree: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-2136857368"/>
           <w:placeholder>
             <w:docPart w:val="39BF75F670BF43D09314BF4F3D1FA476"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Msc" w:value="Msc"/>
             <w:listItem w:displayText="PhD" w:value="PhD"/>
             <w:listItem w:displayText="Non-degree" w:value="Non-degree"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="006D20F8">
+          <w:r w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1C8AF371" w14:textId="54E07BB8" w:rsidR="00A227B2" w:rsidRPr="0090600F" w:rsidRDefault="00A227B2" w:rsidP="00A227B2">
+    <w:p w14:paraId="1C8AF371" w14:textId="54E07BB8" w:rsidR="00A227B2" w:rsidRPr="00AA1926" w:rsidRDefault="00A227B2" w:rsidP="00A227B2">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090600F">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Semester no. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="617183830"/>
           <w:placeholder>
             <w:docPart w:val="11F94555D2D048AF9E2F3994AE4F376D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="006D20F8">
+          <w:r w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="0090600F">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  out of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-1533032431"/>
           <w:placeholder>
             <w:docPart w:val="0F40F36ECF1D43B8B478DD3505BF1F86"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="006D20F8">
+          <w:r w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="0090600F">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> semesters (please consult your transcript)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B94E7EE" w14:textId="7AAAD120" w:rsidR="00A227B2" w:rsidRPr="0090600F" w:rsidRDefault="00A227B2" w:rsidP="00A227B2">
+    <w:p w14:paraId="0B94E7EE" w14:textId="7AAAD120" w:rsidR="00A227B2" w:rsidRPr="00AA1926" w:rsidRDefault="00A227B2" w:rsidP="00A227B2">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090600F">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No. of scholarship months used: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-1249493590"/>
           <w:placeholder>
             <w:docPart w:val="1E8338E2FAE045D08F6FDB875DC1D9C0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="006D20F8">
+          <w:r w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1153C346" w14:textId="3361DF18" w:rsidR="00313F4C" w:rsidRPr="00D72DC9" w:rsidRDefault="0090600F" w:rsidP="0090600F">
+    <w:p w14:paraId="1153C346" w14:textId="3361DF18" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="0090600F" w:rsidP="0090600F">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Reasons for the extension request must be detailed in an attached letter, which has been approved by the advisor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456435D7" w14:textId="77777777" w:rsidR="00313F4C" w:rsidRPr="0090600F" w:rsidRDefault="00313F4C" w:rsidP="00313F4C">
+    <w:p w14:paraId="456435D7" w14:textId="77777777" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00313F4C">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2750019F" w14:textId="1F4B82B6" w:rsidR="0090600F" w:rsidRPr="0090600F" w:rsidRDefault="003A185B" w:rsidP="0090600F">
+    <w:p w14:paraId="2750019F" w14:textId="1F4B82B6" w:rsidR="0090600F" w:rsidRPr="00AA1926" w:rsidRDefault="003A185B" w:rsidP="0090600F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="0090600F" w:rsidRPr="0090600F">
+      <w:r w:rsidR="0090600F" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This section is to be completed by students in the research track </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0090600F" w:rsidRPr="0090600F">
+      <w:r w:rsidR="0090600F" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>only.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="55771AB6" w14:textId="394E6A6F" w:rsidR="00313F4C" w:rsidRPr="00D72DC9" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
+    <w:p w14:paraId="55771AB6" w14:textId="394E6A6F" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tim</w:t>
       </w:r>
-      <w:r w:rsidR="0090600F" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="0090600F" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eline </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>for graduation (will be determined with the supervisor and in accordance with final studies procedure):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5548A07E" w14:textId="76263381" w:rsidR="00313F4C" w:rsidRPr="00D72DC9" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
+    <w:p w14:paraId="5548A07E" w14:textId="76263381" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date of submitting the thesis to the supervisor</w:t>
       </w:r>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk215995463"/>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="12497600"/>
           <w:placeholder>
             <w:docPart w:val="1CC0A3AC677744C38108B08C9E6687CB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="he-IL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D72DC9" w:rsidRPr="006D20F8">
+          <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5E41DC96" w14:textId="551DA4E3" w:rsidR="00313F4C" w:rsidRPr="00D72DC9" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
+    <w:p w14:paraId="5E41DC96" w14:textId="551DA4E3" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date of the seminar:</w:t>
       </w:r>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1339881279"/>
           <w:placeholder>
             <w:docPart w:val="3FFA80ADBD6E414DAECAA2212A4A4406"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="he-IL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D72DC9" w:rsidRPr="006D20F8">
+          <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1FB84607" w14:textId="2C380B9F" w:rsidR="00313F4C" w:rsidRPr="00D72DC9" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
+    <w:p w14:paraId="1FB84607" w14:textId="2C380B9F" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date of submitting the thesis to the Graduate School:</w:t>
       </w:r>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-609662103"/>
           <w:placeholder>
             <w:docPart w:val="0050BB9230484D51958CB34C3DDACA89"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="he-IL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D72DC9" w:rsidRPr="006D20F8">
+          <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="31C08921" w14:textId="3E4128C6" w:rsidR="00D469BD" w:rsidRPr="00D72DC9" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
+    <w:p w14:paraId="31C08921" w14:textId="3E4128C6" w:rsidR="00D469BD" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remarks:</w:t>
       </w:r>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk215994911"/>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-142428634"/>
           <w:placeholder>
             <w:docPart w:val="2E50A9D5269F48A286FDD75846A4EBEB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D72DC9" w:rsidRPr="006D20F8">
+          <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1AEBC8AF" w14:textId="77777777" w:rsidR="00D72DC9" w:rsidRPr="00D72DC9" w:rsidRDefault="00D72DC9" w:rsidP="00D72DC9">
+    <w:p w14:paraId="1AEBC8AF" w14:textId="77777777" w:rsidR="00D72DC9" w:rsidRPr="00AA1926" w:rsidRDefault="00D72DC9" w:rsidP="00D72DC9">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A50404E" w14:textId="2D3DAA71" w:rsidR="00313F4C" w:rsidRPr="00D72DC9" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
+    <w:p w14:paraId="2A50404E" w14:textId="2D3DAA71" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Please print, and hand to the Faculty Graduate Studies secretary, signed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BFB4BE" w14:textId="77777777" w:rsidR="00313F4C" w:rsidRPr="0090600F" w:rsidRDefault="00313F4C" w:rsidP="00313F4C">
+    <w:p w14:paraId="63BFB4BE" w14:textId="77777777" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00313F4C">
       <w:pPr>
         <w:pStyle w:val="NormalIndent"/>
         <w:bidi w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-108"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C85D702" w14:textId="076DF3DB" w:rsidR="00313F4C" w:rsidRPr="00D72DC9" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
+    <w:p w14:paraId="4C85D702" w14:textId="076DF3DB" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Student </w:t>
       </w:r>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ignature:</w:t>
       </w:r>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:id w:val="-807851745"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D469BD" w:rsidRPr="00D72DC9">
+          <w:r w:rsidR="00D469BD" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0155310D" wp14:editId="543E28A5">
                 <wp:extent cx="763326" cy="373328"/>
                 <wp:effectExtent l="0" t="0" r="0" b="8255"/>
                 <wp:docPr id="1092385875" name="Picture 1" descr="Add a signature file"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1092385875" name="Picture 1" descr="Add a signature file"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId9" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1242,110 +1231,109 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="775615" cy="379338"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:id w:val="-111058204"/>
           <w:placeholder>
             <w:docPart w:val="2E970F8446F5485FB4317A5808BC958D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="he-IL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D72DC9" w:rsidRPr="006D20F8">
+          <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="17510794" w14:textId="0AA30BDC" w:rsidR="00D72DC9" w:rsidRPr="004C1731" w:rsidRDefault="004C1731" w:rsidP="004C1731">
+    <w:p w14:paraId="17510794" w14:textId="0AA30BDC" w:rsidR="00D72DC9" w:rsidRPr="00AA1926" w:rsidRDefault="004C1731" w:rsidP="004C1731">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2669CD6F" wp14:editId="4033FB7A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>117171</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>539115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7203882" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="50250940" name="Straight Connector 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -1366,140 +1354,139 @@
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4929E4B5" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="9.25pt,42.45pt" to="576.5pt,42.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtwimRsQEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815JdNHEFyznEaC9B&#10;GiTtBzDU0iLKF5aMJf99l5QtF30ARdELRXJ3ZmeWq83taA07AEbtXcuXi5ozcNJ32u1b/vXLx7dr&#10;zmISrhPGO2j5ESK/3b652gyhgZXvvekAGZG42Ayh5X1KoamqKHuwIi58AEdB5dGKREfcVx2Kgdit&#10;qVZ1fV0NHruAXkKMdLubgnxb+JUCmT4rFSEx03LSlsqKZX3Ja7XdiGaPIvRanmSIf1BhhXZUdKba&#10;iSTYK+pfqKyW6KNXaSG9rbxSWkLxQG6W9U9unnsRoHih5sQwtyn+P1r5cLhzj0htGEJsYnjE7GJU&#10;aPOX9LGxNOs4NwvGxCRd3qzqd+v1ijN5jlUXYMCYPoG3LG9abrTLPkQjDvcxUTFKPafka+PYQNPz&#10;oX5fl7Qc24nYs4Ogd+tolx+KQMbR56K07NLRwETyBIrpjrQtC0sZIrgzeKL5tpxZKDNDlDZmBk2l&#10;/wg65WYYlMH6W+CcXSp6l2ag1c7j76Sm8SxVTfln15PXbPvFd8fybqUdNB2lP6dJzuP347nAL//b&#10;9jsAAAD//wMAUEsDBBQABgAIAAAAIQCdaAQ43gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvgv9hGcGb3TRaiTGbUkQpIhWMQj1us2MSzM7G3U0b/71TPOjxzXu8+V6xnGwv9uhD50jB&#10;fJaAQKqd6ahR8Pb6cJGBCFGT0b0jVPCNAZbl6Umhc+MO9IL7KjaCSyjkWkEb45BLGeoWrQ4zNyCx&#10;9+G81ZGlb6Tx+sDltpdpklxLqzviD60e8K7F+rMarQJfpenXOL7LbvO07e8fcf28Xm2VOj+bVrcg&#10;Ik7xLwxHfEaHkpl2biQTRM86W3BSQXZ1A+LozxeXPG73e5FlIf8vKH8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAbcIpkbEBAAC3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAnWgEON4AAAAJAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
+              <v:line w14:anchorId="396FCA0A" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="9.25pt,42.45pt" to="576.5pt,42.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtwimRsQEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815JdNHEFyznEaC9B&#10;GiTtBzDU0iLKF5aMJf99l5QtF30ARdELRXJ3ZmeWq83taA07AEbtXcuXi5ozcNJ32u1b/vXLx7dr&#10;zmISrhPGO2j5ESK/3b652gyhgZXvvekAGZG42Ayh5X1KoamqKHuwIi58AEdB5dGKREfcVx2Kgdit&#10;qVZ1fV0NHruAXkKMdLubgnxb+JUCmT4rFSEx03LSlsqKZX3Ja7XdiGaPIvRanmSIf1BhhXZUdKba&#10;iSTYK+pfqKyW6KNXaSG9rbxSWkLxQG6W9U9unnsRoHih5sQwtyn+P1r5cLhzj0htGEJsYnjE7GJU&#10;aPOX9LGxNOs4NwvGxCRd3qzqd+v1ijN5jlUXYMCYPoG3LG9abrTLPkQjDvcxUTFKPafka+PYQNPz&#10;oX5fl7Qc24nYs4Ogd+tolx+KQMbR56K07NLRwETyBIrpjrQtC0sZIrgzeKL5tpxZKDNDlDZmBk2l&#10;/wg65WYYlMH6W+CcXSp6l2ag1c7j76Sm8SxVTfln15PXbPvFd8fybqUdNB2lP6dJzuP347nAL//b&#10;9jsAAAD//wMAUEsDBBQABgAIAAAAIQCdaAQ43gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvgv9hGcGb3TRaiTGbUkQpIhWMQj1us2MSzM7G3U0b/71TPOjxzXu8+V6xnGwv9uhD50jB&#10;fJaAQKqd6ahR8Pb6cJGBCFGT0b0jVPCNAZbl6Umhc+MO9IL7KjaCSyjkWkEb45BLGeoWrQ4zNyCx&#10;9+G81ZGlb6Tx+sDltpdpklxLqzviD60e8K7F+rMarQJfpenXOL7LbvO07e8fcf28Xm2VOj+bVrcg&#10;Ik7xLwxHfEaHkpl2biQTRM86W3BSQXZ1A+LozxeXPG73e5FlIf8vKH8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAbcIpkbEBAAC3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAnWgEON4AAAAJAQAADwAAAAAAAAAAAAAAAAALBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1.5pt">
                 <v:stroke dashstyle="dash" joinstyle="miter"/>
                 <w10:wrap anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Advisor name: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:id w:val="-2033414550"/>
           <w:placeholder>
             <w:docPart w:val="C4550519138A4E63A86A3D77FEE63A30"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D72DC9" w:rsidRPr="006D20F8">
+          <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00313F4C" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00313F4C" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Advisor </w:t>
       </w:r>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00313F4C" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00313F4C" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ignature:</w:t>
       </w:r>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:id w:val="2048336578"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D469BD" w:rsidRPr="00D72DC9">
+          <w:r w:rsidR="00D469BD" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D2E85AD" wp14:editId="2338C72F">
                 <wp:extent cx="715618" cy="317500"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="6350"/>
                 <wp:docPr id="2" name="Picture 6" descr="Add a signature file"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="Picture 6" descr="Add a signature file"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId10" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1511,335 +1498,332 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="723718" cy="321094"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D72DC9" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00313F4C" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00313F4C" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
-      <w:r w:rsidR="00313F4C" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00313F4C" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:id w:val="1808196696"/>
           <w:placeholder>
             <w:docPart w:val="DF945005346746E6B9E35032255576BF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="he-IL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D72DC9" w:rsidRPr="006D20F8">
+          <w:r w:rsidR="00D72DC9" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020A88FF" w14:textId="1CC0730E" w:rsidR="00D72DC9" w:rsidRDefault="00D72DC9" w:rsidP="00D72DC9">
+    <w:p w14:paraId="020A88FF" w14:textId="1CC0730E" w:rsidR="00D72DC9" w:rsidRPr="00AA1926" w:rsidRDefault="00D72DC9" w:rsidP="00D72DC9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66AFDCE7" w14:textId="1A9C8798" w:rsidR="00313F4C" w:rsidRPr="00D72DC9" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
+    <w:p w14:paraId="66AFDCE7" w14:textId="1A9C8798" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="00D72DC9">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dean of the Graduate School (Through Students' Office)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6566746B" w14:textId="44CC4E50" w:rsidR="00313F4C" w:rsidRPr="00D72DC9" w:rsidRDefault="00313F4C" w:rsidP="004C1731">
+    <w:p w14:paraId="6566746B" w14:textId="44CC4E50" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="004C1731">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>From:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D72DC9">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Head / Coordinator of departmental graduate committee</w:t>
       </w:r>
-      <w:r w:rsidR="004C1731">
+      <w:r w:rsidR="004C1731" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280C7617" w14:textId="27F7B84F" w:rsidR="00313F4C" w:rsidRPr="004C1731" w:rsidRDefault="00313F4C" w:rsidP="004C1731">
+    <w:p w14:paraId="280C7617" w14:textId="27F7B84F" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00313F4C" w:rsidP="004C1731">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1731">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Recommendation of the departmental graduate committee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011B288D" w14:textId="17E92F0E" w:rsidR="00313F4C" w:rsidRPr="00D72DC9" w:rsidRDefault="00C75EB5" w:rsidP="00D72DC9">
+    <w:p w14:paraId="011B288D" w14:textId="17E92F0E" w:rsidR="00313F4C" w:rsidRPr="00AA1926" w:rsidRDefault="00934E44" w:rsidP="00D72DC9">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-794447792"/>
           <w:placeholder>
             <w:docPart w:val="C4D1B867418549FD90C8D77F55626926"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004C1731" w:rsidRPr="006D20F8">
+          <w:r w:rsidR="004C1731" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="32D8E586" w14:textId="6CE51991" w:rsidR="004C1731" w:rsidRDefault="004C1731" w:rsidP="00D72DC9">
+    <w:p w14:paraId="32D8E586" w14:textId="6CE51991" w:rsidR="004C1731" w:rsidRPr="00AA1926" w:rsidRDefault="004C1731" w:rsidP="00D72DC9">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00351697">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Head/Coordinator of departmental graduate committee name:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1731">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="276695973"/>
           <w:placeholder>
             <w:docPart w:val="AFA4040210874366AFD9B67950E334A7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="006D20F8">
+          <w:r w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="09EF54AF" w14:textId="7409DAF1" w:rsidR="00313F4C" w:rsidRPr="0090600F" w:rsidRDefault="00313F4C" w:rsidP="004C1731">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00351697">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Head/Coordinator </w:t>
       </w:r>
-      <w:r w:rsidR="004C1731" w:rsidRPr="00351697">
+      <w:r w:rsidR="004C1731" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>signature</w:t>
       </w:r>
-      <w:r w:rsidRPr="00351697">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00D469BD" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D469BD" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:id w:val="2127584954"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D469BD" w:rsidRPr="00D72DC9">
+          <w:r w:rsidR="00D469BD" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C75A566" wp14:editId="61D1E994">
                 <wp:extent cx="683812" cy="293954"/>
                 <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                 <wp:docPr id="1354449995" name="Picture 4" descr="Add a signature file"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1354449995" name="Picture 4" descr="Add a signature file"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId11" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1851,130 +1835,129 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="700538" cy="301144"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D469BD" w:rsidRPr="00D72DC9">
+      <w:r w:rsidR="00D469BD" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00351697">
+      <w:r w:rsidR="00351697" w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00351697">
+      <w:r w:rsidRPr="00AA1926">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:id w:val="-1166930052"/>
           <w:placeholder>
             <w:docPart w:val="F35749C32E6B487BB0D22ACB977F7A34"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="he-IL"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004C1731" w:rsidRPr="006D20F8">
+          <w:r w:rsidR="004C1731" w:rsidRPr="00AA1926">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-              <w:vanish/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00313F4C" w:rsidRPr="0090600F" w:rsidSect="00D72DC9">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1588" w:right="720" w:bottom="720" w:left="720" w:header="454" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08179D91" w14:textId="77777777" w:rsidR="00C75EB5" w:rsidRDefault="00C75EB5" w:rsidP="0055655F">
+    <w:p w14:paraId="0F40732D" w14:textId="77777777" w:rsidR="00934E44" w:rsidRDefault="00934E44" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00F4127B" w14:textId="77777777" w:rsidR="00C75EB5" w:rsidRDefault="00C75EB5" w:rsidP="0055655F">
+    <w:p w14:paraId="2E55F5E8" w14:textId="77777777" w:rsidR="00934E44" w:rsidRDefault="00934E44" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="David">
     <w:panose1 w:val="020E0502060401010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2102,51 +2085,51 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="0D3C6562" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-26.5pt" to="0,37.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9UFEbzAEAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IM2IgFyznEcC5F&#10;GyTpB9DU0iLAF0jWkv8+S0qWg7Qo0KIXSlzu7M4Ml9v7QStyBh+kNQ2tFiUlYLhtpTk19Mfr4csd&#10;JSEy0zJlDTT0AoHe7z5/2vauhqXtrGrBEyxiQt27hnYxurooAu9As7CwDgweCus1i7j1p6L1rMfq&#10;WhXLslwXvfWt85ZDCBjdj4d0l+sLATx+FyJAJKqhyC3m1ef1mNZit2X1yTPXST7RYP/AQjNpsOlc&#10;as8iIz+9/KWUltzbYEVccKsLK4TkkDWgmqr8oOalYw6yFjQnuNmm8P/K8m/nB/Pk0YbehTq4J59U&#10;DMLr9EV+ZMhmXWazYIiEj0GO0btys16uko/FDed8iI9gNUk/DVXSJBmsZuevIY6p15QUVob0ODyb&#10;clXmtGCVbA9SqXQY/On4oDw5M7zC/WpzKA9jLeU6NkZXZbVZTxSm9EznXR0kpwwGbyrzX7woGBk8&#10;gyCyRV3VSCENIMx9GedgYjX1UAazE0wgxxk4cf8TcMpPUMjD+TfgGZE7WxNnsJbG+t/RjsOVshjz&#10;rw6MupMFR9te8v1na3DKsnPTi0hj/H6f4bd3u3sDAAD//wMAUEsDBBQABgAIAAAAIQD9wv0g3AAA&#10;AAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RTsMwDEXfkfiHyEi8bekGg1HqTggxCQESbOwDssZr&#10;KxqnarI1/D3mCV6sa13r3uNilVynTjSE1jPCbJqBIq68bblG2H2uJ0tQIRq2pvNMCN8UYFWenxUm&#10;t37kDZ22sVYSwiE3CE2Mfa51qBpyJkx9TyzewQ/ORFmHWtvBjBLuOj3PshvtTMvS0JieHhuqvrZH&#10;h/Dx3t498/Kwfk2bl3nYpbencRYQLy/Swz2oSCn+HcMvvqBDKUx7f2QbVIcgj0SEyeJKhNgy9wi3&#10;1wvQZaH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH1QURvMAQAA/wMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP3C/SDcAAAABAEAAA8A&#10;AAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="#d59f0f" strokeweight="1.5pt">
+            <v:line w14:anchorId="2E8A51DF" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,-26.5pt" to="0,37.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9UFEbzAEAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IM2IgFyznEcC5F&#10;GyTpB9DU0iLAF0jWkv8+S0qWg7Qo0KIXSlzu7M4Ml9v7QStyBh+kNQ2tFiUlYLhtpTk19Mfr4csd&#10;JSEy0zJlDTT0AoHe7z5/2vauhqXtrGrBEyxiQt27hnYxurooAu9As7CwDgweCus1i7j1p6L1rMfq&#10;WhXLslwXvfWt85ZDCBjdj4d0l+sLATx+FyJAJKqhyC3m1ef1mNZit2X1yTPXST7RYP/AQjNpsOlc&#10;as8iIz+9/KWUltzbYEVccKsLK4TkkDWgmqr8oOalYw6yFjQnuNmm8P/K8m/nB/Pk0YbehTq4J59U&#10;DMLr9EV+ZMhmXWazYIiEj0GO0btys16uko/FDed8iI9gNUk/DVXSJBmsZuevIY6p15QUVob0ODyb&#10;clXmtGCVbA9SqXQY/On4oDw5M7zC/WpzKA9jLeU6NkZXZbVZTxSm9EznXR0kpwwGbyrzX7woGBk8&#10;gyCyRV3VSCENIMx9GedgYjX1UAazE0wgxxk4cf8TcMpPUMjD+TfgGZE7WxNnsJbG+t/RjsOVshjz&#10;rw6MupMFR9te8v1na3DKsnPTi0hj/H6f4bd3u3sDAAD//wMAUEsDBBQABgAIAAAAIQD9wv0g3AAA&#10;AAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RTsMwDEXfkfiHyEi8bekGg1HqTggxCQESbOwDssZr&#10;KxqnarI1/D3mCV6sa13r3uNilVynTjSE1jPCbJqBIq68bblG2H2uJ0tQIRq2pvNMCN8UYFWenxUm&#10;t37kDZ22sVYSwiE3CE2Mfa51qBpyJkx9TyzewQ/ORFmHWtvBjBLuOj3PshvtTMvS0JieHhuqvrZH&#10;h/Dx3t498/Kwfk2bl3nYpbencRYQLy/Swz2oSCn+HcMvvqBDKUx7f2QbVIcgj0SEyeJKhNgy9wi3&#10;1wvQZaH/w5c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH1QURvMAQAA/wMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP3C/SDcAAAABAEAAA8A&#10;AAAAAAAAAAAAAAAAJgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="#d59f0f" strokeweight="1.5pt">
               <v:stroke opacity="32896f" joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00E75A46">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:color w:val="002147"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A28C106" wp14:editId="50FDC885">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-307975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2505075" cy="646430"/>
@@ -2651,61 +2634,61 @@
                       </w:rPr>
                       <w:t>+972-4-8292652, 2737, 2574</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00970A57">
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D922200" w14:textId="77777777" w:rsidR="00C75EB5" w:rsidRDefault="00C75EB5" w:rsidP="0055655F">
+    <w:p w14:paraId="4150C8D9" w14:textId="77777777" w:rsidR="00934E44" w:rsidRDefault="00934E44" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A10B3E6" w14:textId="77777777" w:rsidR="00C75EB5" w:rsidRDefault="00C75EB5" w:rsidP="0055655F">
+    <w:p w14:paraId="57778B03" w14:textId="77777777" w:rsidR="00934E44" w:rsidRDefault="00934E44" w:rsidP="0055655F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B249C48" w14:textId="4B690FBF" w:rsidR="0055655F" w:rsidRPr="00E46AF6" w:rsidRDefault="00CE7144" w:rsidP="00FE2457">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="795"/>
       </w:tabs>
       <w:bidi w:val="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -4863,53 +4846,53 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1785151925">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="691733165">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="822626980">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="40716569">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2084523313">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="320082656">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GebVHtJnQIWftGdVVklvuy5zKyIB82KgEPdCCMGZzdTUdXA5I2qLSUgxquLSTItqRLE3VuyJdSfO/yGZeQn6cA==" w:salt="AUkWE/2ce77z+7MZ+u7A6Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="58D8SEX0xHUXK0E+hSDXJnFy6HP+Wl1pH3lek49pYcwzg+ONfNgLAZsrWVRnCW6iIXNqbcR18Fk9NxiAqQUfmQ==" w:salt="GL0jbPyouTQ3SHYe9BNqSg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D1AB7"/>
     <w:rsid w:val="00000387"/>
     <w:rsid w:val="000069CE"/>
@@ -4969,82 +4952,85 @@
     <w:rsid w:val="00593702"/>
     <w:rsid w:val="005D315E"/>
     <w:rsid w:val="005E0490"/>
     <w:rsid w:val="005E5886"/>
     <w:rsid w:val="005F4CD1"/>
     <w:rsid w:val="00625133"/>
     <w:rsid w:val="006838DC"/>
     <w:rsid w:val="006A3713"/>
     <w:rsid w:val="006A4369"/>
     <w:rsid w:val="006B686A"/>
     <w:rsid w:val="006D20F8"/>
     <w:rsid w:val="006E0340"/>
     <w:rsid w:val="0070483A"/>
     <w:rsid w:val="00727B44"/>
     <w:rsid w:val="00747D06"/>
     <w:rsid w:val="007C3493"/>
     <w:rsid w:val="008065EC"/>
     <w:rsid w:val="00824DB6"/>
     <w:rsid w:val="00883EF5"/>
     <w:rsid w:val="008875F0"/>
     <w:rsid w:val="0089789E"/>
     <w:rsid w:val="008B06F0"/>
     <w:rsid w:val="008F267F"/>
     <w:rsid w:val="0090600F"/>
     <w:rsid w:val="00932ADE"/>
+    <w:rsid w:val="00934E44"/>
     <w:rsid w:val="00940B36"/>
     <w:rsid w:val="00954889"/>
     <w:rsid w:val="00970A57"/>
     <w:rsid w:val="00974330"/>
     <w:rsid w:val="009804F1"/>
     <w:rsid w:val="009812C0"/>
     <w:rsid w:val="00982338"/>
     <w:rsid w:val="009D56C9"/>
     <w:rsid w:val="009E68F2"/>
     <w:rsid w:val="00A00B20"/>
     <w:rsid w:val="00A06031"/>
     <w:rsid w:val="00A227B2"/>
     <w:rsid w:val="00A36550"/>
     <w:rsid w:val="00A66BD6"/>
     <w:rsid w:val="00A73D63"/>
     <w:rsid w:val="00A77A1B"/>
     <w:rsid w:val="00A91826"/>
+    <w:rsid w:val="00AA1926"/>
     <w:rsid w:val="00AF3237"/>
     <w:rsid w:val="00B21405"/>
     <w:rsid w:val="00B26412"/>
     <w:rsid w:val="00B65190"/>
     <w:rsid w:val="00B729D8"/>
     <w:rsid w:val="00B75282"/>
     <w:rsid w:val="00B97AB9"/>
     <w:rsid w:val="00BC0CA0"/>
     <w:rsid w:val="00BC1524"/>
     <w:rsid w:val="00BC223F"/>
     <w:rsid w:val="00BD1B2E"/>
     <w:rsid w:val="00BE72EA"/>
     <w:rsid w:val="00C277AB"/>
     <w:rsid w:val="00C67BEF"/>
     <w:rsid w:val="00C75EB5"/>
+    <w:rsid w:val="00C848E1"/>
     <w:rsid w:val="00C86D4F"/>
     <w:rsid w:val="00CB54CF"/>
     <w:rsid w:val="00CE7144"/>
     <w:rsid w:val="00CF6215"/>
     <w:rsid w:val="00D245DF"/>
     <w:rsid w:val="00D305E5"/>
     <w:rsid w:val="00D31CA0"/>
     <w:rsid w:val="00D469BD"/>
     <w:rsid w:val="00D71B29"/>
     <w:rsid w:val="00D72DC9"/>
     <w:rsid w:val="00D8040B"/>
     <w:rsid w:val="00DA7686"/>
     <w:rsid w:val="00E46AF6"/>
     <w:rsid w:val="00E656FB"/>
     <w:rsid w:val="00E75A46"/>
     <w:rsid w:val="00E83429"/>
     <w:rsid w:val="00E83B93"/>
     <w:rsid w:val="00E87268"/>
     <w:rsid w:val="00E955FA"/>
     <w:rsid w:val="00EA3097"/>
     <w:rsid w:val="00EB358B"/>
     <w:rsid w:val="00EC17C8"/>
     <w:rsid w:val="00EE428E"/>
     <w:rsid w:val="00EF5229"/>
     <w:rsid w:val="00F116A3"/>
@@ -6476,50 +6462,52 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E1ACD"/>
     <w:rsid w:val="000E1E29"/>
     <w:rsid w:val="001E7FE7"/>
     <w:rsid w:val="00287705"/>
     <w:rsid w:val="002A0206"/>
     <w:rsid w:val="0033533A"/>
     <w:rsid w:val="00510E09"/>
     <w:rsid w:val="007E1ACD"/>
     <w:rsid w:val="00B97AB9"/>
+    <w:rsid w:val="00C848E1"/>
+    <w:rsid w:val="00F42E8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -7317,70 +7305,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>267</Words>
-  <Characters>1348</Characters>
+  <Words>241</Words>
+  <Characters>1374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>168</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1558</CharactersWithSpaces>
+  <CharactersWithSpaces>1612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>שילה ניר</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>